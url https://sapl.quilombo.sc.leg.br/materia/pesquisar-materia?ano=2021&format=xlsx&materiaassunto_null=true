--- v0 (2025-12-11)
+++ v1 (2026-04-05)
@@ -51,3667 +51,3667 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/1/mensagem_002_-_21_-_suplementacao_excesso_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/1/mensagem_002_-_21_-_suplementacao_excesso_municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/8/mensagem_003_-_21_-_suplementacao_superatvit_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/8/mensagem_003_-_21_-_suplementacao_superatvit_municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/9/mensagem_004_-_21_-_suplementacao_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/9/mensagem_004_-_21_-_suplementacao_municipio.doc</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/19/mensagem_011_-_21_-_supl.saude.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/19/mensagem_011_-_21_-_supl.saude.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/20/mensagem_012_-_21_-_supl.saude.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/20/mensagem_012_-_21_-_supl.saude.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTARE NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/21/mensagem_013_-_21_-_dea_beneficiencia_camiliana.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/21/mensagem_013_-_21_-_dea_beneficiencia_camiliana.docx</t>
   </si>
   <si>
     <t>RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA NO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO - FMS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/23/mensagem_014_-_21_-_supl.superavit_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/23/mensagem_014_-_21_-_supl.superavit_municipio.doc</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/24/mensagem_015_-_21_-_supl.superavit_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/24/mensagem_015_-_21_-_supl.superavit_municipio.doc</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/25/mensagem_016_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/25/mensagem_016_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/26/mensagem_017_-_21_-_remanejamento_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/26/mensagem_017_-_21_-_remanejamento_municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REMANEJAMENTO DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZAR O PODER LEGISLATIVO DO MUNICÍPIO DE QUILOMBO/SC, A FIRMAR CONVÊNIO COM O PODER EXECUTIVO PARA USO EXCEPCIONAL DA COMISSÃO PERMANENTE DE LICITAÇÃO/PREGÃO PARA COMPRAS E CONTRATAÇÕES DE SERVIÇOS NA FORMA QUE DISPÕE.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/29/mensagem_021_-_21_-_remanejamento_saude.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/29/mensagem_021_-_21_-_remanejamento_saude.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REMANEJAMENTO DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/30/mensagem_022_-_21_-_remanejamento_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/30/mensagem_022_-_21_-_remanejamento_municipio.doc</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mensagem_023_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mensagem_023_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mensagem_024_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mensagem_024_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mensagem_025_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mensagem_025_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REMANEJAMENTO DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_026_-_21_-_supl.saude.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_026_-_21_-_supl.saude.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_027_-_21_-_supl.saude.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_027_-_21_-_supl.saude.doc</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mensagem_028_-_21_-_programa_mais_medicos_-_altera_valor_maximo_do_auxilio-moradia.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mensagem_028_-_21_-_programa_mais_medicos_-_altera_valor_maximo_do_auxilio-moradia.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N. 2.412, DE 18 DE DEZEMBRO DE 2013, QUE TRATA DAS DESPESAS COM O PROGRAMA MAIS MÉDICOS, DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mensagem_029_-_21_-_vacina_covid-19_20.000_doses.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mensagem_029_-_21_-_vacina_covid-19_20.000_doses.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL ADQUIRIR ATÉ 20.000 MIL DOSES DA VACINA CONTRA O COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei__impede_que_condenados_por_violencia_contra_mulher_assumam_cargos_publicos.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei__impede_que_condenados_por_violencia_contra_mulher_assumam_cargos_publicos.docx</t>
   </si>
   <si>
     <t>Ementa: Impede que condenados com trânsito em julgado por violência doméstica e familiar contra a mulher assumam cargos públicos ou em empresas prestadoras de serviços pelo Poder Público, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/39/mensagem_030_-_21_-_altera_lei_fundeb.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/39/mensagem_030_-_21_-_altera_lei_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N° 1.941, DE 27 DE ABRIL DE 2007, QUE TRATA DA CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mensagem_031_-_21_-_supl.excesso_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mensagem_031_-_21_-_supl.excesso_municipio.doc</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/41/mensagem_032_-_21_-_supl.excesso_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/41/mensagem_032_-_21_-_supl.excesso_municipio.doc</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/42/mensagem_033_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/42/mensagem_033_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/43/mensagem_034_-_21_-_remanejamento_municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/43/mensagem_034_-_21_-_remanejamento_municipio.doc</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/44/mensagem_035_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/44/mensagem_035_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/45/mensagem_036_-_21_-_altera_ppa_ldo_loa_2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/45/mensagem_036_-_21_-_altera_ppa_ldo_loa_2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS DO PLANO PLURIANUAL – PPA 2018/2021, O ANEXO DE PRIORIDADES E METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO DE 2021 E ABRE CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/46/mensagem_037_-_21_-_aquisicao_veiculo_pcsc.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/46/mensagem_037_-_21_-_aquisicao_veiculo_pcsc.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAR TERMO DE CONCESSÃO DE USO DE VEÍCULO AUTOMOTOR ENTRE O MUNICÍPIO E O ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA DA POLICIA CIVIL-PCSC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/47/mensagem_038_-_21_-_loa_2022.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/47/mensagem_038_-_21_-_loa_2022.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/48/mensagem_039_-_21_-_supl.municipio.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/48/mensagem_039_-_21_-_supl.municipio.doc</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/49/mensagem_041_-_21_-_altera_lei_icesa_26432017.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/49/mensagem_041_-_21_-_altera_lei_icesa_26432017.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2643/2017, DE 10 DE JULHO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAR TERMO DE CONCESSÃO DE USO DE VEÍCULO AUTOMOTOR ENTRE O MUNICÍPIO E O ESTADO DE SANTA CATARINA, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, COM A INTERVENIÊNCIA DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE SANTA CATARINA – CBMSC.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/51/mensagem_040_-_21_-_dea_-_artefatos.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/51/mensagem_040_-_21_-_dea_-_artefatos.doc</t>
   </si>
   <si>
     <t>RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mensagem_043_-_21__alteracao_orcamentaria_2021_.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mensagem_043_-_21__alteracao_orcamentaria_2021_.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mensagem_-_projeto__programa_frente_trabalho.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mensagem_-_projeto__programa_frente_trabalho.docx</t>
   </si>
   <si>
     <t>Ementa: Cria Programa Emergencial de Auxílio Desemprego Municipal, denominado “FRENTE DE TRABALHO”, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/62/mensagem_no_44.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/62/mensagem_no_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mensagem_045_-_21_-_alienacao_bens_patrimonio_.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mensagem_045_-_21_-_alienacao_bens_patrimonio_.doc</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS MÓVEIS CONSTANTES DO ANEXO ÚNICO E AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>EVERTON KAGINSK PADILHA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_40..docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_40..docx</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A A INSTITUIÇÃO DE BANCO DE IDÉIAS LEGISLATIVAS NO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mensagem_046_-_21_-_suplementacao_fms_recursos_tj_covid.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mensagem_046_-_21_-_suplementacao_fms_recursos_tj_covid.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mensagem_047_-_21__alteracao_orcamentaria_2021_precatorios.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mensagem_047_-_21__alteracao_orcamentaria_2021_precatorios.docx</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mensagem_048_-_21__alteracao_orcamentaria_2021_rpv.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mensagem_048_-_21__alteracao_orcamentaria_2021_rpv.docx</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/67/mensagem_050_-_21__alteracao_orcamentaria_2021_calcamento.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/16/mensagem_051_-_21_-_convenio_policia_militar_1.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/67/mensagem_050_-_21__alteracao_orcamentaria_2021_calcamento.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/16/mensagem_051_-_21_-_convenio_policia_militar_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/15/mensagem_052_-_21__alteracao_orcamentaria_2021_radio_patrulha_1.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/15/mensagem_052_-_21__alteracao_orcamentaria_2021_radio_patrulha_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NO ORÇAMENTO DE MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/2/mensagem_053_-_21_-_supl.excesso_municipio_altair_silva.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/3/mensagem_054_-_21_-_supl.excesso_municipio_cobalchini.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/2/mensagem_053_-_21_-_supl.excesso_municipio_altair_silva.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/3/mensagem_054_-_21_-_supl.excesso_municipio_cobalchini.doc</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/68/mensagem_055_-_instituir_e_oficializar_slogan.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/68/mensagem_055_-_instituir_e_oficializar_slogan.docx</t>
   </si>
   <si>
     <t>AUTORIZA IMPLANTAR E OFICILIAZAR O SLOGAN “QUILOMBO  TERRA BOA PARA SE VIVER, ÁGUA BOA PARA SE BEBER”, NO MUNICÍPIO DE QUILOMBO/SC.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>KAUANA VAILON, LEILA DIONE SCHAEFFER, MARTA MASCHIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_50.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_50.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE QUILOMBO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/17/mensagem_057_-_21__alteracao_orcamentaria_da_camara_de_vereadores_2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/17/mensagem_057_-_21__alteracao_orcamentaria_da_camara_de_vereadores_2021.docx</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, JEVERSON SCIEGA, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_lei_declaracao_utilidade_publica_radio_comunitaria.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_lei_declaracao_utilidade_publica_radio_comunitaria.docx</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RÁDIO COMUNITÁRIA DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>KAUANA VAILON, LEILA DIONE SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_lei_declaracao_utilidade_publica.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_lei_declaracao_utilidade_publica.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AMPARANDO VIDAS DE QUILOMBO/SC, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/116/mensagem_058_-_21__alteracao_orcamentaria_agricultura_porteira_adentro_2021_.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/116/mensagem_058_-_21__alteracao_orcamentaria_agricultura_porteira_adentro_2021_.docx</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/117/mensagem_059_-_21_-_supl.excesso_municipio_fabiano_da_luz_pavimentacao.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/117/mensagem_059_-_21_-_supl.excesso_municipio_fabiano_da_luz_pavimentacao.doc</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/118/mensagem_060_-_21_-_supl.excesso_municipio_governador_pavimentacao.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/118/mensagem_060_-_21_-_supl.excesso_municipio_governador_pavimentacao.doc</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/119/mensagem_061_-_21_-_supl.excesso_saude_fabio_schiochet.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/119/mensagem_061_-_21_-_supl.excesso_saude_fabio_schiochet.doc</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/120/mensagem_062_-_21_-_supl.excesso_municipio_mauro_de_nadal_pavimentacao.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/120/mensagem_062_-_21_-_supl.excesso_municipio_mauro_de_nadal_pavimentacao.doc</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/121/mensagem_063_-_21_-_supl.excesso_municipio_luciane_carminatti_poco_1.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/121/mensagem_063_-_21_-_supl.excesso_municipio_luciane_carminatti_poco_1.doc</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/122/mensagem_064_-_21_-_supl.excesso_municipio_valdir_cobalchini_pavimentacao.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/122/mensagem_064_-_21_-_supl.excesso_municipio_valdir_cobalchini_pavimentacao.doc</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/123/mensagem_065__-_21_-_supl.excesso_saude_mauro_de_nadal.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/123/mensagem_065__-_21_-_supl.excesso_saude_mauro_de_nadal.doc</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/124/mensagem_066__-_21_-_supl.excesso_saude_bancada_catarinense.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/124/mensagem_066__-_21_-_supl.excesso_saude_bancada_catarinense.doc</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_067__-_21_-_casa_do_mel_-_autorizacao_de_uso.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_067__-_21_-_casa_do_mel_-_autorizacao_de_uso.doc</t>
   </si>
   <si>
     <t>CELEBRAR TERMO DE AUTORIZAÇÃO DE USO DE BENS MÓVEIS E IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE QUILOMBO À ASSOCIAÇÃO DOS APICULTORES E MELIPONICULTORES DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM EXECUTIVA Nª067/2021.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no069-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no069-2021.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.REFERENTE A MENSAGEM Nº 069-2021.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>ANGELO CAMPAGNOLO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_desburocratizacao.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_desburocratizacao.docx</t>
   </si>
   <si>
     <t>Adota, no âmbito do poder executivo municipal, a lei federal nº 13.726, de 8 de outubro de 2018, que racionaliza atos e procedimentos administrativos dos poderes da união, dos estados, do distrito federal e dos municípios, institui medidas de desburocratização, simplificação e dá outras providências._x000D_
 Referente a mensagem legislativa nº 07/2021</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>CLAUDETE RENNER KETTL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_combate_feminicidio_claudete.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_combate_feminicidio_claudete.docx</t>
   </si>
   <si>
     <t>INSTITUI  a inclusão no  calendário Oficial do município de Quilombo a “Semana de Conscientização e Combate ao Feminicídio e Violência contra a Mulher”, e dá outras providências. Referente a mensagem legislativa nº 08/2021</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_linguagem_neutra_1.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_linguagem_neutra_1.docx</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS PROTETIVAS AO DIREITO DOS ESTUDANTES DO MUNICÍPIO DE QUILOMBO AO APRENDIZADO DA LÍNGUA PORTUGUESA DE ACORDO COM AS NORMAS E ORIENTAÇÕES LEGAIS DE ENSINO, NA FORMA QUE MENCIONA. REFERENTE A MENSAGEM LEGISLATIVA 09/2021</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/143/mensagem_068.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/143/mensagem_068.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE RECURSOS FINANCEIROS AO CTG CULTIVANDO A TRADIÇÃO PARA A REALIZAÇÃO DO XVI RODEIO CRIOULO INTERESTADUAL, E DÁ OUTRAS PROVIDENCIAS. REFERENTE A MENSAGEM EXECUTIVA Nº 68/2021.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_070_-_21_-_ppa_2022_2025.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_070_-_21_-_ppa_2022_2025.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município para o quadriênio 2022/2025 e dá outras providências. Referente a mensagem executiva 070/2021</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/142/mensagem_071.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/142/mensagem_071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021. REFERENTE A MENSAGEM 071/2021</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>CLAUDETE RENNER KETTL, KAUANA VAILON, LEILA DIONE SCHAEFFER, MARTA MASCHIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/144/as_acoes_de_promocao_da_dignidade_menstrual.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/144/as_acoes_de_promocao_da_dignidade_menstrual.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA AS AÇÕES DE PROMOÇÃO DA DIGNIDADE MENSTRUAL, DE CONSCIENTIZAÇÃO E INFORMAÇÃO SOBRE A MENSTRUAÇÃO, O FORNECIMENTO DE ABSORVENTES HIGIÊNICOS E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM LEGISLATIVA Nº 10/2021.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, CLAUDETE RENNER KETTL, JEVERSON SCIEGA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/146/institui_o_programa_quilombo_de__bem_com_a_natureza.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/146/institui_o_programa_quilombo_de__bem_com_a_natureza.docx</t>
   </si>
   <si>
     <t>Institui o programa Quilombo de Bem com a Natureza. Referente a mensagem legislativa nº 11/2021</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/188/mensagem_072_de_2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/188/mensagem_072_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE RECURSOS FINANCEIROS À REDE FEMININA DE COMBATE AO CÂNCER DE QUILOMBO/SC, E DÁ OUTRAS PROVIDENCIAS. REFERENTE A MENSAGEM 072/2021</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/187/mensagem_073_-_21__alteracao_orcamentaria_cemiterio_2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/187/mensagem_073_-_21__alteracao_orcamentaria_cemiterio_2021.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021. REFERENTE A MENSAGEM 073/2021.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_cria_programa_horta_comunitaria_editado.docx_claudete.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_cria_programa_horta_comunitaria_editado.docx_claudete.docx</t>
   </si>
   <si>
     <t>Cria o Programa “Horta  Comunitária” no município de Quilombo  e dá outras providências. Referente a Mensagem Legislativa nº 12/2021.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/192/mensagem_074.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/192/mensagem_074.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE ÍNDICE DE CORREÇÃO MONETÁRIA NOS CONTRATOS DE LOCAÇÃO E CONCESSÃO EM QUE O MUNICÍPIO DE QUILOMBO FIGURA COMO PARTE, E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM Nº 074/2021</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/193/mensagem_075.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/193/mensagem_075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº 1.044 DE 10 DE MARÇO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM Nº 75/2021</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>LEILA DIONE SCHAEFFER, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_legislativa_no_013-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_legislativa_no_013-2021.docx</t>
   </si>
   <si>
     <t>Institui no Município de Quilombo as filas preferenciais para os portadores com fibromialgia. Rerente a Mensagem Legislativa nº 013/2021</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/198/mensagem_legislativa_no_014-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/198/mensagem_legislativa_no_014-2021.docx</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Quilombo, o Dia de Conscientização da Fibromialgia. Referente a Mensagem Legislativa nº 014/2021</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_077-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_077-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021. REFERENTE A MENSAGEM EXECUTIVA Nº 77/2021.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/mensagem_078-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/mensagem_078-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021. REFERENTE A MENSAGEM EXECUTIVA Nº 078/2021.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/mensagem_079-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/mensagem_079-2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO OESTE DE SANTA CATARINA (CISAMOSC), E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM EXECUTIVA Nº 079/2021</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/mensagem_080-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/mensagem_080-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 80/2021 - RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/mensagem_081-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/mensagem_081-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 81/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mensagem_082-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mensagem_082-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “CAMPANHA PROMOCIONAL DE INCENTIVO À INDÚSTRIA, COMÉRCIO E À AGRICULTURA LOCAL DENOMINADA NOTA PREMIADA” E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM EXECUTIVA Nº 082/2021.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mensagem_083.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mensagem_083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021. REFERENTE A MENSAGEM EXECUTIVA Nº 083/2021</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/mensagem_084-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/mensagem_084-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021. REFERENTE A MENSAGEM EXECUTIVA Nº084/2021.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/mensagem_085-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/mensagem_085-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 85/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/mensagem_086-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/mensagem_086-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 86/2021 - ESTABELECE NORMAS REFERENTES À POLÍTICA DE DESENVOLVIMENTO ECONÔMICO DE INTERESSE PÚBLICO, CRIA CONCESSÃO DE INCENTIVOS ECONÔMICOS PARA EMPRESAS QUE SE ESTABELEÇAM NO MUNICÍPIO DE QUILOMBO OU NELE AMPLIEM, DIVERSIFIQUEM, INOVEM OU MODERNIZEM SUAS INSTALAÇÕES INDUSTRIAIS, COMERCIAIS, DE PRESTAÇÃO DE SERVIÇOS E DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/mensagem_087-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/mensagem_087-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 87/2021 - AUTORIZA O MUNICÍPIO DE QUILOMBO A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DO INSTITUTO GERAL DE PERÍCIAS VISANDO A DESCENTRALIZAÇÃO DA ATIVIDADE DE INSERÇÃO DE DADOS DE IDENTIFICAÇÃO CIVIL, PRELIMINAR À EMISSÃO DA CÉDULA INDIVIDUAL DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mensagem_088-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mensagem_088-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 88/2021- DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/mensagem_089-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/mensagem_089-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 89/2021 DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/mensagem_090-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/mensagem_090-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 90/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/mensagem_091-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/mensagem_091-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 91/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/mensagem_092-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/mensagem_092-2021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM EXECUTIVA Nº 92/2021 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUILOMBO – SC, SEUS FUNDOS E DA CÂMARA MUNICIPAL DE VEREADORES PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/mensagem_093-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/mensagem_093-2021.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 093/2021 - DISPÕE SOBRE A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DE CORONEL MARTINS, GALVÃO, IRATI, JUPIÁ, NOVO HORINZONTE, QUILOMBO, SÃO BERNARDINO E SÃO LOURENÇO DO OESTE, PARA A CONSTITUIÇÃO DO CIMAM - CONSÓRCIO INTERMUNICIPAL, MULTIFINALITÁRIO DA AMNOROEST, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº94/2021 - DISPÕES SOBRE A AUTORIZAÇÃO PARA REALIZAR TERMO DE CESSÃO DE USO DE VEÍCULO AUTOMOTOR ENTRE O MUNICÍPIO E O ESTADO DE SANTA CATARINA , ATRAVÉS  DO FUNDO DE MELHORIA DA POLÍCIA CIVIL - FUMPC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/mensagem_095-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/mensagem_095-2021.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA  Nº 95 - RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/mensagem_096-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/mensagem_096-2021.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 96 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/mensagem_97_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/mensagem_97_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA 097/2021 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/mensagem_102_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/mensagem_102_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 102/2021 - DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N. 2393 DE 30 DE OUTUBRO DE 2013, DA LEI MUNICIPAL N. 2.334 DE 25 DE MARÇO DE 2013 E DOS CAPÍTULOS V E VI DA LEI N. 1.626 DE 03 ABRIL DE 2002.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/mensagem_103_-_2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/mensagem_103_-_2021.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 103/2021DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº 1.513 DE 22 DE DEZEMBRO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/10/mensagem_005_-_21_-_alteracao_cargos.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/10/mensagem_005_-_21_-_alteracao_cargos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N. 030/2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/11/mensagem_006_-_21_-_atestado_medico_2.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/11/mensagem_006_-_21_-_atestado_medico_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFASTAMENTO DO SERVIDOR PÚBLICO MUNICIPAL EM VIRTUDE DE ATESTADO MÉDICO E LICENÇA PARA TRATAMENTO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/12/mensagem_007-_21_-_premio_assiduidade.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/12/mensagem_007-_21_-_premio_assiduidade.docx</t>
   </si>
   <si>
     <t>INSTITUI O ABONO-ASSIDUIDADE A SER CONCEDIDO AO SERVIDOR PÚBLICO MUNICIPAL DO QUADRO EFETIVO E ADMITIDO EM CARTÁTER TEMPORÁRIO DO MUNICÍPIO DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/52/mensagem_008_-_21_-_alteracao_fc_educacao.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/52/mensagem_008_-_21_-_alteracao_fc_educacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N. 030/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/53/mensagem_009_-_21_-_alteracao_lei_complementar_no_026_-_ufrm.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/53/mensagem_009_-_21_-_alteracao_lei_complementar_no_026_-_ufrm.doc</t>
   </si>
   <si>
     <t>O presente projeto de lei requer autorização desta Egrégia Corte para que o Poder Executivo possa promover alterações na Lei Complementar municipal que trata da instituição da Unidade Fiscal de Referência Municipal de Quilombo.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/54/mensagem_010_-_21_-_alteracao_lei_complementar_no_033_-_codigo_tributario_.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/54/mensagem_010_-_21_-_alteracao_lei_complementar_no_033_-_codigo_tributario_.doc</t>
   </si>
   <si>
     <t>O presente projeto de lei requer autorização desta Egrégia Corte para que o Poder Executivo possa promover alterações na Lei Complementar municipal que trata do Código Tributário de Quilombo</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/55/mensagem_020_-_21_-_alteracao_lei_complementar_15.2020.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/55/mensagem_020_-_21_-_alteracao_lei_complementar_15.2020.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 157/2020, DE 18 DE AGOSTO DE 2020, PARA MODIFICAR O GEORREFERENCIAMENTO DA ÁREA DE TERRAS RECEBIDA PELO MUNICÍPIO DE QUILOMBO À TÍTULO DE DOAÇÃO PARA O FIM DE AMPLIAÇÃO E INSTITUIÇÃO DA SERVIDÃO ADMINISTRATIVA CONSTANTE NA MATRÍCULA 04.510 E PARA REDENOMINÁ-LA DE SERVIDÃO VALDEMIRO FRIGO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/56/mensagem_049_-_21_-_alteracao_lei_complementar_083.2010.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/56/mensagem_049_-_21_-_alteracao_lei_complementar_083.2010.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 083/2010, DE 15 DE SETEMBRO DE 2010, PARA AMPLIAR A RUA PADRE SANTO FORTUNATO GUERRA, CONSTANTE NA MATRÍCULA Nº 8.947 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mensagem_056_-_21_-_revogacao_da_lei_complementar_1552019.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mensagem_056_-_21_-_revogacao_da_lei_complementar_1552019.doc</t>
   </si>
   <si>
     <t>Desta feita, considerando a decisão do Supremo Tribunal Federal, bem como os Prejulgados do Tribunal de Contas do Estado Santa Catarina, faz-se necessária a revogação da Lei Complementar Municipal n. 155/2019, que dispõe sobre a revisão geral da remuneração dos servidores ativos, dos proventos dos inativos e pensionistas e do subsídio dos agentes políticos, concede vale alimentação aos servidores públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/mensagem_076_-_21_-_iptu_-_lotes_11_11-a_12_e_21_da_quadra_30_passar_para_setor_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/mensagem_076_-_21_-_iptu_-_lotes_11_11-a_12_e_21_da_quadra_30_passar_para_setor_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N° 33/2001, DE 17 DE DEZEMBRO DE 2001 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS. REFERENTE A MENSAGEM EXECUTIVA Nº 76/2021.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/mensagem_98_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/mensagem_98_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 98/2021 - DISPÕE SOBRE A ALTERAÇÃO NA LEI COMPLEMENTAR N° 032/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/409/mensagem_99_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/409/mensagem_99_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 99/2021 - DISPÕE SOBRE ALTERAÇÃO NA LEI COMPLEMENTAR Nº 133/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/mensagem_100_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/mensagem_100_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 100/2021 - DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N. 031/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/mensagem_101_-_21.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/mensagem_101_-_21.pdf</t>
   </si>
   <si>
     <t>REFERENTE A MENSAGEM EXECUTIVA Nº 101/2021 - DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N. 030/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXERCÍCIO FINANCEIRO DE 2015 DA PREFEITURA MUNICIPAL DE QUILOMBO, E SEUS FUNDOS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_legislativo_n_02-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_legislativo_n_02-2021.doc</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE DE PREÇOS AO CONSUMIDOR AMPLO (IPCA) COMO INDEXADOR PARA REAJUSTE ANUAL DOS CONTRATOS DA CÂMARA MUNICIPAL DE QUILOMBO SC.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/73/decreto_legislativo_n_03-2021_-_contas_de_2019_-_silvano_1.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/73/decreto_legislativo_n_03-2021_-_contas_de_2019_-_silvano_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXERCÍCIO FINANCEIRO  DE 2019 DA PREFEITURA MUNICIPAL DE QUILOMBO, E SEUS FUNDOS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/327/oficio_n_219-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/327/oficio_n_219-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL AUSENTAR-SE DO PAÍS PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/mensgaem_legislativa_15-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/mensgaem_legislativa_15-2021.doc</t>
   </si>
   <si>
     <t>MENSAGEM LEGISLATIVA Nº 15/2021. ESTABELECE O ÍNDICE DE PREÇOS AO CONSUMIDOR AMPLO (IPCA) COMO INDEXADOR PARA REAJUSTE ANUAL DOS CONTRATOS DA CÂMARA MUNICIPAL DE QUILOMBO SC.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/70/resolucao_01-2021_licenca_angelo.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/70/resolucao_01-2021_licenca_angelo.doc</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR ÂNGELO CAMPAGNOLO POR 30 (TRINTA) DIAS SEM VENCIMENTOS PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_resolucao_02-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_resolucao_02-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA SEM VENCIMENTOS POR 30 DIAS AO VEREADOR RENI PANSERA</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_resolucao_no03-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_resolucao_no03-2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR ALDECIR GARBIN POR 30(TRINTA) DIAS SEM VENCIMENTOS, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/frente_parlamentar_crista_.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/frente_parlamentar_crista_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de Quilombo/SC, da Frente Parlamentar Cristã em Defesa da Família, e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>KAUANA VAILON, MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/redacao_final_resolucao_05-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/redacao_final_resolucao_05-2021.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCESSOS LEGISLATIVOS E ADMINISTRATIVOS ELETRÔNICOS NO ÂMBITO DO PODER LEGISLATIVO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/criacao_tribuna_livre.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/criacao_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>FICA CRIADA NA CÂMARA MUNICIPAL DE QUILOMBO/SC A "TRIBUNA LIVRE" - ESPAÇO ABERTO NA TRIBUNA PARA O POVO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, ANGELO CAMPAGNOLO, JEVERSON SCIEGA, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no02-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no02-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO RELATÓRIO DE GASTOS DO VALOR DA  EMENDA IMPOSITIVA Nº 323/2020 DE R$ 2000.000,00 DESTINADA AO MUNICÍPIO DE QUILOMBO NO DIA 10/08/2020, COM VALORES INDIVIDUALIZADOS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no03-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no03-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO O SENHOR PREFEITO MUNICIPAL QUE ENCAMINHE A CÂMARA MUNICIPAL INFORMAÇÕES COM RELAÇÃO AO EMPENHO Nº2021010000206.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no4-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no4-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO SENHOR PREFEITO MUNICIPAL, QUE SEJA ENCAMINHADO A CÂMARA MUNICIPAL INFORMAÇÕES SOBRE MOVIMENTO ECONÔMICO DAS EMPRESAS REGISTRADAS EM NOSSO MUNICÍPIO E DOS PRODUTORES RURAIS NO ANO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no05-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no05-2021.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE DA CÂMARA DE VEREADORES REQUER AO SOBERANO E DOUTO PLENÁRIO, A APROVAÇÃO DO PRESENTE PEDIDO COM A FINALIDADE DOS VEREADORES QUE NÃO PODEM ESTAR PRESENTE NA SESSÃO DA CÂMARA EM RAZÃO DA COVID-19, POSSAM FAZE-LO DE FORMA TELE-PRESENCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no06-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no06-2021.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE DA CÂMARA DE VEREADORES REQUER AO SOBERANO E DOUTO PLENÁRIO, A APROVAÇÃO DO PRESENTE PEDIDO COM A FINALIDADE DOS VEREADORES QUE NÃO PODEM ESTAR PRESENTE NA SESSÃO DA CÂMARA EM RAZÃO DO ACOMPANHAMENTO  A FAMILIARES COM COVID-19, POSSAM FAZE-LO DE FORMA TELE-PRESENCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no07-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no07-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE ENCAMINHE A CÂMARA MUNICIPAL INFORMAÇÕES  SOBRE SAMU. ( CITADAS EM ANEXO), TAIS INFORMAÇÕES, SE FA NECESSÁRIAS PARA QUE POSSAMOS ACOMPANHAR E AUXILIAR NA BUSCA DE SOLUÇÃO E IMEDIATA REATIVAÇÃO DOS SERVIÇOS  PRESTADOS PELA BASE DO SAMU EM QUILOMBO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no08-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no08-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A SENHORA OTÍLIA  CRISTINA  COELHO RODRIGUES - COORDENADORA MACROREGIONAL DE SAÚDE INFORMAÇÕES SOBRE O SAMU.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no09-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no09-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE O MESMO ENCAMINHE A CÂMARA MUNICIPAL INFORMAÇÕES ATENDENDO AO CITADO NO ART 67 INCISO III DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_no10-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_no10-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO SENHOR PREFEITO MUNICIPAL  QUE O MESMO ENCAMINHE A CÂMARA MUNICIPAL - COPIA NA INTEGRA COM TODOS OS DADOS, DA PESQUISA REALIZADA ATRAVÉS DO EMPENHO Nº02/20050001159.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no11-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no11-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO SECRETÁRIO DA AGRICULTURA E MEIO AMBIENTE QUE O MESMO ENCAMINHE A CÂMARA MUNICIPAL INFORMAÇÕES (CITADA EM ANEXO) REFERENTE A LEI Nº 2666/2017.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no12-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no12-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE ENCAMINHE A CÂMARA MUNICIPAL QUAL O VALOR QUE O MUNICÍPIO RECEBEU REFERENTE A LEI FEDERAL Nº 14.017DE 29 DE JUNHO DE 2020 E OUTRAS CITADAS (EM ANEXO)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no13-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no13-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO ESCRITÓRIO DA CASAN, BEM COMO A REGIONAL EM CHAPECÓ QUE OS MESMOS ENCAMINHEM A CÂMARA MUNICIPAL INFORMAÇÕES CITADAS EM ANEXO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no14-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no14-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO PREFEITO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE, QUE OS MESMOS ENCAMINHEM A CÂMARA MUNICIPAL INFORMAÇÕES SOBRE QUAIS RAZÕES DO FECHAMENTO DO LABORATÓRIO MUNICIPAL DE ANALISES DE BRUCELOSE E TUBERCULOSE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no15-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no15-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE O MESMO RESPONDA POR ESCRITO QUESTÕES RELACIONADAS  NO ANEXO ÚNICO DA MENSAGEM 045/2021</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no16-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no16-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando ao Senhor Prefeito Municipal, para que o mesmo explique a esta casa de Leis qual o motivo de não ter sido pago neste ano o aumento por progressão por mérito aos servidores e qual fundamentação legal foi utilizada  para o não pagamento.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no17-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no17-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando ao Senhor Prefeito Municipal, enviar a esta casa de leis o processo licitatório do acesso central (calçadas) da cidade que liga a SC 157.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_caminhao_comboio.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_caminhao_comboio.docx</t>
   </si>
   <si>
     <t>Requer informações acerca de acidente/sinistro envolvendo veiculo público.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_dados__itbi.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_dados__itbi.docx</t>
   </si>
   <si>
     <t>Requer informações a cerca de arrecadação referente ao Tributo ITBI referente aos anos 2020 e 2021</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>ALDECIR GARBIN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/201/licenca_vereador_aldecir_garbin.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/201/licenca_vereador_aldecir_garbin.doc</t>
   </si>
   <si>
     <t>encaminhado a Presidencia para tramite em plenário</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_bno_021-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_bno_021-2021.docx</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, enviar para esta Casa de Leis, relação os bens imóveis (terrenos), pertencentes ao município de Quilombo, com sua respectiva matricula e indicação da sua localização no mapa do município.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_22-2021_praca.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_22-2021_praca.docx</t>
   </si>
   <si>
     <t>Requer informações e relatório final da Comissão Especial - referente ao Balneário da Praça Pública Municipal</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_23.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_23.docx</t>
   </si>
   <si>
     <t>Requerimento Planta Generica de Valores - Tendo em vista a tramitação da Mensagem 076/2021 – que altera lotes de setor, considerando diversas reclamações da sociedade quanto ao alto valor do IPTU em nossa cidade, se faz necessário acesso a essa documentação para devida análise e encaminhamentos, tal documentação pode ser encaminhada em formado Digital (arquivo) que certamente o setor de engenharia e/ou tributação tem disponível.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_casan.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_casan.docx</t>
   </si>
   <si>
     <t>Requer que seja enviado copia da mesma por ofício (de forma eletrônica) para Sra Roberta Maas dos Anjos – Diretora Presidente da Casan/SC, solicitando informações em relação a Adutora de 2016.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_no_25-21.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_no_25-21.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01-2021.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE ENCAMINHE A CÂMARA DE MUNICIPAL, PROJETO DE LEI  COMPLEMENTAR CONCEDENDO A REVISÃO GERAL ANUAL, REFERENTE AOS PERÍODOS AQUISITIVOS DE 01 DE MARÇO DE 2019 A 29 DE FEVEREIRO DE 2020, DE 01 DE MARÇO DE 2020 A 28 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_02-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_02-2021.doc</t>
   </si>
   <si>
     <t>indicação sugerindo  ao Secretário Municipal de Agricultura e Meio Ambinete a possibilidade do município dispor da reabertura do laboratório de análises para realização de exames de Brucelose e Tuberculose em animais nas propriedades dos agricultores do município de Quilombo.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_03-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_03-2021.doc</t>
   </si>
   <si>
     <t>indicação sugerindo ao Senhor Prefeito a possibilidade de encaminhar projeto de lei à Câmara Municipal, autorizando a aquisição de vacinas para o enfrentamento da Pandemia da COVID – 19, e abrir crédito adicional especial no orçamento do município.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_04-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_04-2021.doc</t>
   </si>
   <si>
     <t>Indicação sugerindo ao Senhor Prefeito Municipal a possibilidade de encaminhar projeto de lei à Câmara Municipal, autorizando o pagamento de Auxilio Emergencial aos transportadores do transporte escolar municipal.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_05-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_05-2021.pdf</t>
   </si>
   <si>
     <t>indicação à Secretária Estadual de  Saúde de Santa Catariana a viabilização de recursos financeiros ao Município de Quilombo para auxilío  nas despesas do  SAMU.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_06-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senhor Prefeito Municipal o retorno do SAMU  no Município de Quilombo e região</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_07-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENCAMINHADO A PROJETO DE LEI A CÂMARA MUNICIPAL , COM A FINALIDADE DE ADEQUAR  O VALOR E VENCIMENTO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E DE COMBATE  AS ENDEMIAS, AO PISO SALARIAL DA CATEGORIA.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_08-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_08-2021.pdf</t>
   </si>
   <si>
     <t>INDIÇÃO AO SENHOR SECRETÁRIO DE TRANSPORTES E OBRASE AO SENHOR PREFEITO MUNICIPAL, SUGERINDO QUE SEJA FEITA A MANUTENÇÃO DA PONTE SOBRE O RIO OURO, NA COMUNIDADE DE LINHA VALE DO OURO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_09-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL E AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE, SOLICITANDO QUE SEJA DISPONIBILIZADO O TRANSPORTE DE CALCÁRIO NAS PROPRIEDADES RURAIS E MANUTENÇÃO DOS DISTRIBUIDORES DE ADUBOS E CALCÁRIOS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_10-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL E A MUNICIPAL E ESTADUAL DE EDUCAÇÃO, A REALIZAÇÃO DE ESTUDOS PAR AA CONTRATAÇÃO DE SEGURANÇA NAS ESCOLAS MUNICIPAIS E ESTADUAIS NO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_11-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_11-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, QUE EFETUE A PERFURAÇÃO DE POÇO ARTESIANO E INTALAÇÃO DE REDE DE DISTRIBUIÇÃO NA COMUNIDADE DE LINHA SÃO RICARDO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_12-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_12-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO, POIS CABE AO PODER EXECUTIVO TAL INICIATIVA, PROJETO DE LEI QUE ALTERA A LEI Nº 2.697/2018, QUE INSTITUIU DENTRO DO "PROGRAMA PORTEIRA ADENTRO", CRIADO PELA LEI Nº2.666/2017, A CONCESSÃO  DE INCENTIVOS À AGRRICULTURA, BOVINOCULTURA DE LEITE, E BOVINOCULTURA DE CORTE, A SUINOCULTURA E OUTROS EMPREENDIMENTOS  RURAIS  NO MUNICÍPIO DE QUILOMBO-SC.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_13-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL AVALIAR A POSSIBILIDADE DE REALIZA DOAÇÃO OU CONCESSÃO DE USO DE TERRENO  E EDIFICCAÇÃO DA ESCOLA  MUNICIPAL  SITUADA NO BAIRRO  COOPER, TERRENO EM DIVISA COM O SILO DA COOPERATIVA ALFA. AO MOTO GRUPO DAKARONA DE QUILOMBO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_15-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL A DESTINAÇÃO DE RECURSOS FINANCEIROS A CASA FAMILIAR RURAL SANTO AGOSTINHO NAS SEGUINTES ACÕES : INTERNET FIBRA ÓPTICA, CERCAMENTO, TELEFONE, AQUISIÇÃO DE COMPUTADORES E AUXÍLIO FINANCEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_16-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL A POSSIBILIDADE DE REABERTURA DO POSTO DE SAÚDE DA COMUNIDADE VILA GAÚCHA COM ATENDIMENTO MÉDICO E REMÉDIOS A TODA A POPULAÇÃO GRATUITAMENTE E SUFICIENTE, PRINCIPALMENTE OS REMÉDIOS CONTROLADOS.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_17-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_17-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  AO SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DE CONVÊNIO COM A ASSOCIAÇÃO LOCAL PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO, COM ALAMBRADO DO CAMPO DE ESPORTES, DRENAGEM E CANALIZAÇÃO DA ÁGUA DA RUA PARA EVITAR ALAGAMENTO  DO CAMPO.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_18-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NO ACESSO NORTE.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_19-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_19-2021.pdf</t>
   </si>
   <si>
     <t>indicação solicitando aumento no quadro de funcionários extencionostas para o município de Quilombo, solicitam  que seja feito envio de ofício ao  Secretário da Agricultura, Pesca e  Desenvolvimento rural- Sr.Altair Silva, a Presidente da Epagri – Sra.Edilene Steinwandter, ao Gerente Regional da Epagri de Chapecó- Sr.Mario Aléssio, ao Presidente da Assembleia Legisllativa –Deputado- Sr.Mauro  de Nadal, e ao Deputado – Sr.Fabiano Da luz,</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_20-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_20-2021.pdf</t>
   </si>
   <si>
     <t>Segue em anexo, solicita ao Senhor Prefeito Municipal, a possibilidade de instalação de redutor de velocidade na Rua dos Esportes, na proximidade da esquina com a Av. Primo Alberto Bodanese.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_21-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>Segue em anexo, solicita a possibilidade de encaminhar a esta casa um Projeto de Lei com o objetivo de realizar cascalhamento e/ou pavimentação do pátio de empresas legalmente constituídas e com documentação em dia, nos moldes do “Programa Porteira Adentro”.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_22-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE CONVÊNIO COM A COOPERATIVA CENTRAL AURORA ALIMENTOS, PARA QUE AS MÃES QUILOMBENSES QUE TRABALHAM NA COOPERATIVA  TENHAM VAGAS NA CRECHE MUNICIPAL EM PERÍODO INTEGRAL DE SEU LABOR PARA DEIXAR SEUS FILHOS DE ATÉ 5 ANOS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao__biblioteca.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao__biblioteca.docx</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, a possibilidade de Reabertura da Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_castracao.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_castracao.docx</t>
   </si>
   <si>
     <t>Que seja encaminhado PROJETO DE LEI para que o Poder Legislativo autorize o nosso Município implantar programa de controle reprodutivo de cães e gatos.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_a_smas.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_a_smas.docx</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Assistência Social de  Quilombo que a mesma requeira apoio Federal por meio de repasse financeiro do co-financiamento federal do Serviço de Proteção em Situações de Calamidade Pública e de Emergências, com Base no Decreto Federal Nº 9.285 DE 15 de Fevereiro de 2018 e na Resolução da CIT Nº 2 de 24 de dezembro de 201.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx</t>
   </si>
   <si>
     <t>Sugere que seja realizado um estudo para a criação de um “Programa de incentivo ao plantio e manejo de ervas medicinais no município de Quilombo”</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_027-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_027-2021.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2021 - PAVIMENTAÇÃOCOM PEDRAS IRREGULARES EM SALTO SAUDADES</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_conselho_juventude.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_conselho_juventude.docx</t>
   </si>
   <si>
     <t>Nomeação dos membros para compor o Conselho Municipal de Juventude – CMJ, instituído pela Lei Municipal nº 2.571/2015 de 23 de dezembro de 2015 e em seguida para que o conselho realize o cadastro do na Sistema Nacional de Juventude- Sinajuve e realize suas reuniões mensais para discutir políticas públicas para os jovens Quilombenses.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_029-21_horta_comunitaria..docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_029-21_horta_comunitaria..docx</t>
   </si>
   <si>
     <t>Sugere que seja colocado em prática o Projeto de Lei que institui o programa Horta Comunitária aprovado no ano de 2019 na Câmara Municipal de Vereadores de Quilombo.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_030-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_030-2021.docx</t>
   </si>
   <si>
     <t>Solicitam ao Secretario de Transportes e Obras a Melhoria no Pátio  e Vias de Acesso há  Cervejaria Endele Beer   localizada em linha Zamignam interior do município de Quilombo.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_031-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_031-2021.docx</t>
   </si>
   <si>
     <t>Solicitam a reabertura do Ginásio de Esportes e a volta dos treinos, a retomada das Atividades da Casa da Arte para crianças e adultos, a volta dos Cursos de Instrumentos Musicais como Gaita e Violão.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>SUELI DE RUFINA TLUSZC</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_32.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_32.docx</t>
   </si>
   <si>
     <t>solicita ao Prefeito Municipal que junto ao secretário de obras e serviços urbanos possam atender duas reivindicações da população do bairro santa Ines.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>JEVERSON SCIEGA, RENI PANSERA, SUELI DE RUFINA TLUSZC</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_de_reabertura_dos_postos_de_saude.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_de_reabertura_dos_postos_de_saude.docx</t>
   </si>
   <si>
     <t>Solicitam a reabertura dos Postos de saúde da Linha Salto Saudades, Vila Gaúcha e Bairro Santa Inês.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_34-2021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_34-2021.docx</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE O MESMO FAÇA UM REPARO NA TUBULAÇÃO DE ESGOTO DO BAIRRO SANTA INÊS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao__rede_feminina.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao__rede_feminina.docx</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve representante legal da comunidade Quilombense nesta Casa Legislativa Municipal, no uso de suas atribuições legais e regimentais, em especial as citadas no Art. 12 Inciso XI da Lei Orgânica Municipal, solicita ao Senhor Prefeito Municipal, a possibilidade de liberar o auxílio, que já foi votado nessa casa, como relação à Rede Feminina de Combate ao Câncer.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/modelo_de_indicacao_1.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/modelo_de_indicacao_1.docx</t>
   </si>
   <si>
     <t>Solicitam que seja mudado de lugar e reformado o parquinho e academia localizada no Bairro Industrial (Loteamento ASEAQ).</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_037-2021_1.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_037-2021_1.docx</t>
   </si>
   <si>
     <t>Que seja firmado convênio de Cooperação entre a Prefeitura Municipal de Quilombo e a SEFAZ –Secretaria de Estado da Fazenda para utilização de Nota Fiscal Conjugada.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, ANGELO CAMPAGNOLO, JEVERSON SCIEGA, KAUANA VAILON, LEILA DIONE SCHAEFFER, MARTA MASCHIO, RENI PANSERA, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/74/mocao_01-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/74/mocao_01-2021.pdf</t>
   </si>
   <si>
     <t>INCLUIR OS PROFISSIONAIS DE EDUCAÇÃO NA FASE DE VACINAÇÃO DO GRUPO PRIORITÁRIO PARA O RECEBIMENTO DA VACINA DA COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/75/mocao_02-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/75/mocao_02-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS PRODUTORES DE LEITE E AGROINDÚSTRIAS FAMILIARES.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/76/mocao_03-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/76/mocao_03-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 823/2021(LEI ASSIS CARVALHO II).</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/14/mocao_de_apelo__kauana_vailon_editado.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/14/mocao_de_apelo__kauana_vailon_editado.docx</t>
   </si>
   <si>
     <t>intenção da estadualização do trecho no território de Quilombo: EMQ 2015, estrada geral entre a SC 157 Quilombo/SC até a divisa com o município de União do Oeste/SC para futuramente o necessário asfaltamento</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_05-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_05-2021.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE QUILOMBO, ACOLHENDO PROPOSIÇÃO DOS VEREADORES RENI PANSERA, ALDECIR GARBIN  E JEVERSON SCIEGA, APELA AO ESTADO DE SANTA CATARINA PARA QUE PROMOVA A ESTADUALIZAÇÃO E PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DE CHÃO QUE LIGA OS MUNICÍPIOS DE QUILOMBO-SC A JARDINÓPOLIS-SC.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_06-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_06-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO EXELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE SANTA CATARINA, CARLOS MOISÉS DA SILVA, E AO EXELENTÍSSIMO SENHOR SECRETÁRIO DE ESTADO DA SAÚDE, ANDRE MOTTA RIBEIRO, PARA QUE O GOVERNO DO ESTADO, EM PARCERIA COM OS MUNICÍPIOS DA REGIÃO OESTE, EMPREENDAM ESFORÇOS PARA A " CRIAÇÃO DE UM BANCO DE LEITE HUMANO (BLH) NO OESTE CATARINENSE JUNTO AO HOSPITAL REGIONAL DO OESTE".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/130/mocao_contra_pec_32.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/130/mocao_contra_pec_32.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, para votarem pela rejeição da Proposta de Emenda Constitucional N° 32 de 2020, conhecida como PEC 32.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, ANGELO CAMPAGNOLO, CLAUDETE RENNER KETTL, JEVERSON SCIEGA, KAUANA VAILON, LEILA DIONE SCHAEFFER, MARTA MASCHIO, NEREU CANDIDO MARTINHAGO, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/141/mocao_de_apelo_casan.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/141/mocao_de_apelo_casan.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor Carlos Moisés da Silva, Governador do Estado de Santa Catarina, a Senhora Roberta Maas dos Anjos, Presidente da Companhia Catarinense de Águas e Saneamento (CASAN), e ao Senhor Daniel Domingos Scharf, Sup. Regional de Negócios do Oeste, versando sobre o seguinte:_x000D_
 PARA QUE SE TOMEM AS DEVIDAS PROVIDÊNCIAS, BEM COMO APLIQUE-SE OS INVESTIMENTOS NECESSÁRIOS, PARA CONCLUSÃO DA NOVA REDE ADUTORA, ASSIM SOLUCIONANDO AS PROBLEMÁTICAS DO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no_092021.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no_092021.docx</t>
   </si>
   <si>
     <t>Solicitam às Vossas Excelências que, aprovada esta Moção, a mesma seja encaminhada ao Excelentíssimo Presidente da Câmara dos Deputados Sr. Arthur Lira, ao Excelentíssimo Presidente do Senado Sr. Rodrigo Pacheco, Líderes Partidários das duas casas, aos 16 deputados federais e aos três Senadores do estado de Santa Catarina, MOÇÃO DE APOIO pela DERRUBADA DOS VETOS PRESIDENCIAIS ao Projeto de Lei nº 823/2021 (Lei Assis Carvalho II):</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/mocao_10-2021.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/mocao_10-2021.doc</t>
   </si>
   <si>
     <t>Apela aos Deputados Estaduais que votem a favor, nas comissões e no Plenário, do PL nº 365/2021, que “Institui a Política Estadual de Incentivo ao Uso da Energia Solar”, de autoria do Deputado Adrianinho De Martini, por ser de extrema relevância o conteúdo da matéria.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
     <t>VETO TOTAL  AO PROJETO DE LEI Nº 52/2021 - EM RAZÕES DE  JA HAVER LEI MUNICIPAL QUE DISCIPLINA SOBRE DECLARAÇÃO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/196/oficio_194-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/196/oficio_194-2021.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL  AO PROJETO DE LEI Nº 53/2021 - EM RAZÕES DE  JA HAVER LEI MUNICIPAL QUE DISCIPLINA SOBRE DECLARAÇÃO DE UTILIDADE PÚBLICA NO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/emenda_supressiva_no_01.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/emenda_supressiva_no_01.docx</t>
   </si>
   <si>
     <t>Suprima-se o INCISO VI, do art 3º do Projeto de Lei no 71/21.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/148/oficio_001-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/148/oficio_001-2021.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício 002/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/149/oficio_002-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/149/oficio_002-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL AUTORIZAÇÃO POR DECRETO COM FINALIDADE DA COMISSÃO DE LICITAÇÕES DO MUNICÍPIO, ATUAR JUNTO A CÂMARA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/150/oficio_03-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/150/oficio_03-2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL CRIAR UM USUÁRIO JUNTO AO SISTEMA DOM (DIÁRIO OFICIAL DOS MUNICÍPIOS)</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/151/oficio_04-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/151/oficio_04-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI Nº 001/2021E PROJETO DE LEI Nº002/2021.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/152/oficio_05-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/152/oficio_05-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR JEFERSON WEIRICH - CABO -B.M CORPO DE BOMBEIRO DE QUILOMBO. EM NOME DA CÂMARA MUNICIPAL DE VEREADORES DE QUILOMBO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/153/oficio_06-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/153/oficio_06-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR WANDERCLEI CRISTIAN LEITE 3º SARGENTO PM- COMANDANTE DO DESTACAMENTO DE QUILOMBO. EM NOME DA CÂMARA MUNICIPAL DE VEREADORES DE QUILOMBO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_07-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_07-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR FRANCIS PAULO GARLET GERENTE DO BANCO DO BRASIL SOLICITANDO QUE APARTIR DO MÊS DE FEVEREIRO SEJAM APLICADOS COM RESGATE AUTOMÁTICO QUANDO DE PAGAMENTOS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_08-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_08-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR NEURI MANTELLI - PRESIDENTE DA ACAMOSC - RESPOSTA AO OFÍCIO 05/2021.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/156/oficio_09-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/156/oficio_09-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JORGINHO MELLO - SENADOR DA REPÚBLICA, SOLICITANDO EXEMPLARES DA CONSTITUIÇÃO FEDERAL ATUALIZADA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/157/oficio_10-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/157/oficio_10-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR ALTAIR SILVA - DEPUTADO ESTADUAL, SOLICITANDO EXEMPLARES DA CONSTITUIÇÃO ESTADUAL ATUALIZADA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/158/oficio_11-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/158/oficio_11-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR ADIRCÉLIO DE MORAES FERREIRA JUNIOR - PRESIDENTE DO TRIBUNAL DE CONTAS DE SANTA CATARINA, RESPOSTA AO OFÍCIO CIRCULAR TCE/SC/GAP/PRES/2/2021.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_12-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_12-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR ANILSON ANTÔNIO COMUNELLO - SECRETÁRIO MUNICIPAL DE SAÚDE, ENVIANDO REQUERIMENTO 01/2021.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_14-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_14-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO SENHOR ANILSON ANTÔNIO COMUNELLO - SECRETÁRIO MUNICIPAL DE SAÚDE, ATENDENDO A   SOLICITAÇÃO DO SENHOR VEREADOR RENI PANSERA, O QUAL SUGERE QUE SEJAM FEITAS CAMPANHAS INFORMATIVAS VISANDO A PREVENÇÃO E CUIDADOS AO COVID-19.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>ANGELO CAMPAGNOLO, KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_15-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_15-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO  EXCELENTÍSSIMO SENHOR DEPUTADO MAURO DE NADAL - PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DE SANTA CATARINA, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR ÂNGELO CAMPAGNOLO, EM NOME DA CÂMARA MUNICIPAL DE QUILOMBO, PARABENIZANDO-O E DESEJANDO ÓTIMA GESTÃO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_16-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_16-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR MAJOR ADEMIR BARCAROLLO - COMANDANTE DA PM REGIONAL DE CHAPECÓ, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR ÂNGELO CAMPAGNOLO, EM AGRADECIMENTO A ACOLHIDA E ATENÇÃO AOS VEREADORES DESTA CASA EM VISITA AGENDADA EM JANEIRO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/163/oficio_17-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/163/oficio_17-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR VANDERLEI SANAGIOTTO - PREFEITO MUNICIPAL DE NOVO HORIZONTE, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR ÂNGELO CAMPAGNOLO, SOLICITANDO QUE O MESMO INFORME QUAL PROCEDIMENTO ORIGINOU O ENVIO DE OFÍCIO Nº 05/2021( AMNOROESTE), A SENHORA MARCIA REGINA BRIEIER, RESPONSÁVEL PELO SAMU DE CHAPECÓ.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_18-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_18-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS _x000D_
 PROJETOS DE LEI Nº 004/2021, PROJETO DE LEI Nº005/2021. PROJETO DE LEI Nº006/2021. PROJETO DE LEI Nº007/2021. PROJETO DE LEI Nº008/2021. PROJETO DE LEI Nº009/2021. PROJETO DE LEI Nº010/2021. PROJETO DE LEI Nº011/2021.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/165/oficio_19-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/165/oficio_19-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI COMPLEMENTAR Nº 005/2021.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/166/oficio_20-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/166/oficio_20-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR ANILSON ANTÔNIO COMUNELLO - SECRETÁRIO MUNICIPAL DE SAÚDE, ENCAMINHAMOS EM ANEXO REQUERIMENTO Nº 02/2021.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/167/oficio_n021-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/167/oficio_n021-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR LEONIR DALSSAÇO - SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, ENCAMINHAMOS EM ANEXO INDICAÇÃO Nº 02/2021.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_n_22-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_n_22-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR  SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHAMOS EM ANEXO INDICAÇÃO Nº 01/2021.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_n_23-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_n_23-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI COMPLEMENTAR Nº 006/2021.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_n_24-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_n_24-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR JORGINHO MELLO - SENADOR DA REPÚBLICA, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR ÂNGELO CAMPAGNOLO, EM NOME DA CÂMARA MUNICIPAL DE QUILOMBO,  SOLICITANDO EMPENHO DO MESMO JUNTO AO MINISTRO DA SAÚDE PARA LIBERAÇÃO DE MAIS KITS DE TESTE PARA COVID-19.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_n_26-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_n_26-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR RENI PANSERA, O QUAL SUGERE QUE DEVIDO A PANDEMIA, FOSSE EDITADO OUTRO DECRETO MODIFICANDO AS DATAS DE PAGAMENTOS E VENCIMENTOS DOS IMPOSTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>KAUANA VAILON, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/172/oficio_n_27-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/172/oficio_n_27-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR VANDERCÉLIO SALLA DARIF, SOLICITANDO QUE  SEJA VISTO JUNTO AO SETOR DE ENGENHARIA DA PREFEITURA MUNICIPAL A POSSIBILIDADE DE COLOCAR A PROTEÇÃO LATERAL NA PONTE SOBRE O RIO QUILOMBO, PRÓXIMO A COMUNIDADE DE BARRA DO QUILOMBO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>JEVERSON SCIEGA, KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/173/oficio_n_28-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/173/oficio_n_28-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR _x000D_
  JEVERSON SCIEGA, O QUAL SOLICITA QUE SEJAM USADOS OS MEIOS DE COMUNICAÇÕES POSSÍVEIS COM A FINALIDADE DE ORIENTAR OS PROPRIETÁRIOSDE TERRENOS BALDIOS PARA QUE FAÇAM A DEVIDA LIMPEZA DOS MESMOS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/174/oficio_n_29-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/174/oficio_n_29-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, COMUNICANDO QUE, OS PROJETOS DE LEI QUE CHEGAREM A CÂMARA, ORIUNDOS DE SUA AUTORIA, SERÃO LIDOS EM PLÉNÁRIO SE CHEGAREM (24) HORAS ANTES DO INÍCIO DA SESSÃO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/175/oficio_n_30-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/175/oficio_n_30-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHAMOS EM ANEXO INDICAÇÃO Nº 03/2021.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/176/oficio_n_31-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/176/oficio_n_31-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHAMOS EM ANEXO INDICAÇÃO Nº 04/2021.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/177/oficio_n_32-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/177/oficio_n_32-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHAMOS EM ANEXO  REQUERIMENTO Nº 03/2021.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/178/oficio_n_33-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/178/oficio_n_33-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR DIOGO ÁLVARO BACKES - SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR JEVERSON SCIEGA, O QUAL SOLICITA QUE SEJA FEITO LEVANTAMENTO E POSTERIOR TROCA DE LÂMPADAS QUEIMADAS NA ILUMINAÇÃO PÚBLICA DO PERÍMETRO URBANO, EM ESPECIAL NA RUA D. PEDRO I.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_n_34-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_n_34-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO A EXCENLENTÍSSIMA SENHORA ALCIONE MARIA BEVILACQUA - SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTES, SOLICITANDO  DOAÇÃO A CÂMARA MUNICIPAL DE VEREADORES 3 BANDEIRAS, SENDO UMA NACIONAL, UMA ESTADUAL E UMA MUNICIPAL, AS QUAIS SERÃO UTILIZADAS NOS MASTROS EXTERNOS DA CÂMARA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_n_35-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_n_35-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHANADO CÓPIAS DO DECRETO LEGISLATIVO Nº 01/2021.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_n_36-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_n_36-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR RENI PANSERA, O QUAL SUGERE  SER USADOS OS MEIOS DE COMUNICAÇÕES COMO FORMA DE INFORMAÇÃO AOS MUNICÍPES QUILOMBENSES, A PRORROGAÇÃO DOS PRAZOS DE PAGAMENTOS DOS TRIBUTOS MUNICIPAIS, CONFORME NOVO DECRETO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/182/oficio_n_37-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/182/oficio_n_37-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCELENTÍSSIMO SENHOR  DIOGO ÁLVARO BACKES  - SECRETÁRIO MUNICIPAL DE SOSU, ATENDENDO A SOLICITAÇÃO DO SENHOR VEREADOR ÂNGELO CAMPAGNOLO, O QUAL SUGERE SER COBRADO DA EMPRESA PLANA TERRA A CONCLUSÃO DOS PASSEIOS, DEMARCAÇÕES  E LOMBADAS, PINTURA DE FAIXAS DE PEDESTRES E CONCLUSÃO DOS SERVIÇOS NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_n_38-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_n_38-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI Nº 012/2021, PROJETO DE LEI Nº013/2021. PROJETO DE LEI Nº014/2021. PROJETO DE LEI Nº015/2021. PROJETO DE LEI Nº016/2021. PROJETO DE LEI Nº017/2021. PROJETO DE LEI Nº018/2021. PROJETO DE LEI Nº019/2021. PROJETO DE LEI Nº020/2021.PROJETO DE LEI Nº021/2021.PROJETO DE LEI COMPLEMENTAR Nº07/2021. E CÓPIAS DO DECRETO LEGISLATIVO Nº002/2021.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n_39-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n_39-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXCENLENTÍSSIMO SENHOR SILVANO DE PARIZ - PREFEITO MUNICIPAL, ENCAMINHAMOS EM ANEXO REQUERIMENTO Nº 04/2021.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n_40-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n_40-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI Nº 023/2021, PROJETO DE LEI Nº024/2021.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n_41-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n_41-2021.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES AO PODER EXECUTIVO MUNICIPAL SOBRE APROVAÇÃO DOS PROJETOS DE LEI Nº 025/2021, PROJETO DE LEI Nº026/2021. PROJETO DE LEI Nº027/2021.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/213/oficio_42.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/213/oficio_42.pdf</t>
   </si>
   <si>
     <t>OFICIO ENCAMINHANDO O REQUERIMENTO Nº08-2021.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/214/oficio_n_43-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/214/oficio_n_43-2021.pdf</t>
   </si>
   <si>
     <t>COMPRIMENTANDO CORDIALMENTE ,ENCAMINHAMOS EM ANEXO COPIA DO REQUERIMENTO Nº 11-2021.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/215/oficio_44-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/215/oficio_44-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DA COPIA DA INDICAÇÃO Nº 06-2021.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/216/oficio_n_45-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/216/oficio_n_45-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO SOLICITAÇÃO DO SENHOR VEREADOR NEREU LIMA PARA SEU DEVIDO CONHECIMENTO E ATENDIMENTO DO PEDIDO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>KAUANA VAILON, ALDECIR GARBIN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/217/oficio_n_46-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/217/oficio_n_46-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DA COPIA SOLOICITADO PELO VER. ALDECIR GARBIN SOLICITANDO CONSTRUÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/218/oficio_n_47-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/218/oficio_n_47-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO SENHOR VEREADOR ALDECIR GARBIN,SOLICITANDO RECUPERAÇÃO DAS PONTES RIO SAUDADES/SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>KAUANA VAILON, JEVERSON SCIEGA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/219/oficio_n_48-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/219/oficio_n_48-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO SENHOR VEREADOR JEVERSON,SOLICITANDO A CELESC PARA RETIRADA DE POSTE PROXIMO AO COLEGIO JUREMA O QUAL SE ENCONTRA NO MEIO DA PISTA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/220/oficio_n_49-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/220/oficio_n_49-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO SENHOR VEREADOR ALDECIR GARBIN,SOLICITANDO  A RETIRADA DE ARVORES NO PROLONGAMENTO DA RUA ADERBAL RAMOS DA SILVA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/221/oficio_n_49-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/221/oficio_n_49-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO SENHOR VEREADOR NEREU LIMA ,SOLICITANDO INFORMAÇÕES SOBRE A CONSTRUÇÃO DA BARRAGEM PROXIMO AS QUEDAS NO RIO CHAPECO NA COMUNIDADE DE SALTO SAUDADES.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/222/oficio_n_51-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/222/oficio_n_51-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO SENHOR VEREADOR NEREU LIMA ,SOLICITANDO INFORMACÕES SOBRE A BARRAGEM CONSTRUIDA NO SALTO SAUDADES.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/223/oficio_n_52-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/223/oficio_n_52-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTOS PROJETOS DE LEI ,DE ACORDO COM A LEI ORGANICA MUNICIPAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/224/oficio_n_53-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/224/oficio_n_53-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO N º 07-2021.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/225/oficio_n_54-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/225/oficio_n_54-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO N º 08/2021.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/226/oficio_n_55-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/226/oficio_n_55-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO N º 08/2021 E OFICIO Nº054/2021.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/227/oficio_n_56-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/227/oficio_n_56-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO N º 09-2021.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/228/oficio_n_57-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/228/oficio_n_57-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA REQUERIMENTO N º 12/2021.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/229/oficio_n_58-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/229/oficio_n_58-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA MOÇÃO DE APELO Nº 04/2021.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/230/oficio_n_59-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/230/oficio_n_59-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA MOÇÃO Nº 04/2021.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/231/oficio_n_60-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/231/oficio_n_60-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA SOLICITAÇÃO DO VER. JEVERSON SCIEGA ,SOBRE ENTULHOS DEPOSITADO EM TERRENO BALDIO .</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/232/oficio_n_61-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/232/oficio_n_61-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA SOLICITAÇÃO DO VER. JEVERSON SCIEGA ,SOBRE ENTULHOS DEPOSITADO EM TERRENO BALDIO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/233/oficio_n_62-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/233/oficio_n_62-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA AONDE CONVIDA PARA TOMAR POSSE O SUPLENTE DE NEREU LIMA .</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/234/oficio_n63-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/234/oficio_n63-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO COMUNICADO INTERNO SETOR DE CONTABILIDADE.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/235/oficio_n_64-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/235/oficio_n_64-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO EM AGRADECIMENTO  AOS SERVIÇOS PRESTADOS AOS 2 ANOS COMO TECNICO DE CONTABILIDADE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>KAUANA VAILON, ANGELO CAMPAGNOLO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/236/oficio_n_65-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/236/oficio_n_65-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA LICENÇA CDO VEREADOR ANGELO CAMPAGNOLO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/237/oficio_n_66-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/237/oficio_n_66-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 09/2021.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/oficio_no_067-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/oficio_no_067-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 09-2021.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/238/oficio_n_68-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/238/oficio_n_68-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 10/2021.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/239/oficio_n_69-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/239/oficio_n_69-2021.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/240/oficio_n_70-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/240/oficio_n_70-2021.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/241/oficio_n_71-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/241/oficio_n_71-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO ,COPIA DO DECRETO LEGISLATIVO N º03-2021.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/242/oficio_n_72-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/242/oficio_n_72-2021.pdf</t>
   </si>
   <si>
     <t>OFICIO PARABENIZANDO PELA ELEIÇÃO DA UVESC TENDO A  VEREADORA MARTA MASCHIO FAZENDO PARTE DO CORDO DA EQUIPE.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO ,COPIA ATENDENDO A SOLICITAÇÃO DO VEREADOR JEVERSON SCIEGA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/244/oficio_n_74-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/244/oficio_n_74-2021.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/245/oficio_n_75_-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/245/oficio_n_75_-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 11/2021.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/246/oficio_n_76-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/246/oficio_n_76-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO SOLICITANDO DO VEREADOR EVERTON PADILHA ,VINDO SOLICITAR ESCLARECIMENTO SOBRE A BARRAGEM CONSTRIDA NO RIO CHAPECO EM SALTO SAUDADES.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/247/oficio_n_77-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/247/oficio_n_77-2021.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>KAUANA VAILON, ANGELO CAMPAGNOLO, NEREU CANDIDO MARTINHAGO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/248/oficio_n_78-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/248/oficio_n_78-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO O PEDIDOS DOS VEREADORES DA COMISSÃO ESPECIALCNFORME OFICIO Nº087-2021.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/249/oficio_n_79-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/249/oficio_n_79-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE PROJETOS DE LEI QUE FORAM APROVADOS NESTA CASA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/250/oficio_n_80-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/250/oficio_n_80-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 12/2021.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/251/oficio_n_82-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/251/oficio_n_82-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA REQUERIMENTO Nº 13/2021.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/252/oficio_n_82-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/252/oficio_n_82-2021.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/253/oficio_n_83-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/253/oficio_n_83-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA SOLICITAÇÃO DO VEREADOR ALDECIR GARBIN, SOBRE CASCALHO NAS ESTRADAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>KAUANA VAILON, MARTA MASCHIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/254/oficio_n_84-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/254/oficio_n_84-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE SOLICITAÇÃO DO VEREADOR RENI PANSERA E MARTA MASCHIO PARA REPOR CAIXA DA AGUA NO BAIRRO BEM MORAR.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/255/oficio_n_85-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/255/oficio_n_85-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE SOLICITAÇÃO DO VEREADOR VANDERCELIO SALLA DARIF SUGERINDO CONSTRUÇÃO DE CANCHAS DE BOCHAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/256/oficio_n_86-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/256/oficio_n_86-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE SOLICITAÇÃO DO VEREADOR JEVERSON  SCIEGA PARABENIZANDO A TODOS OS ATLETAS EM DESTAQUE DO MUNICIPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/257/oficio_n_87-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/257/oficio_n_87-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE SOLICITAÇÃO DA VEREADORA  MARTA MASCHIO MANIFESTOU SEU RECONHECIMENTO AO CORPO TECNICO DO HOSPITAL SÃO BERNARDO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_n_88-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_n_88-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE SOLICITAÇÃO DO VEREADORA MARTA MASCHIO, PRESTANDO GRATIDÃO AO CORPO TECNICO DO POSTO DE SAUDE.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/259/oficio_n_89-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/259/oficio_n_89-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO OFICIO Nº003-2021.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/260/oficio_n_90-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/260/oficio_n_90-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DO PROJETO DE LEI APROVADO POR ESSA CASA .PROJETO DE LEI N 38-2021,MENSAGEM N 44-2021.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/261/oficio_n_91-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/261/oficio_n_91-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO REQUERIMENTO Nº 14-2021.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/262/oficio_n_92-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/262/oficio_n_92-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO SOLICITAÇÃO DO SENHOR VEREADOR JEVERSON SCIEGA O QUAL SOLICITA A POSSIBILIDADE DA PERFURAÇÃO DE POÇOS DE ARTESIANOS NO INTERIOR.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/263/oficio_n_93-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/263/oficio_n_93-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO SOLICITAÇÃO DO VEREADOR ALDECIR GARBIM PARA OS LAUDOS DE VISTORIAS DOS BENS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/264/oficio_n_94-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/264/oficio_n_94-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO SOBRE O PROJETO DE LEI Nº36-2021,MENSAGEM Nº43-2021.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/265/oficio_n_95-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/265/oficio_n_95-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO SOLICITAÇÃO DO VEREADOR JEVERSON SCIEGA SOLICITA ATENDIMENTO NAS ESTRADAS VACINAIS .</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/266/oficio_n_96-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/266/oficio_n_96-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO SOLICITAÇÃO DO VEREADOR ALDECIR GARBIM SOLICITA A TROCA DE LAMPADAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/267/oficio_n_97-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/267/oficio_n_97-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO ATENDENDO INDICAÇÃO Nº 13-2021.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/268/oficio_n_98-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/268/oficio_n_98-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA INDICAÇÃO Nº 15/2021.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/269/oficio_n_99-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/269/oficio_n_99-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 10/2021.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_n100-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_n100-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA SOLICITAÇÃO DE SENHOR VEREADOR ANGELO CAMPAGNOLO,INFORMANDO E PEDINDO DE VAI REABRIR O ATENDIMENTO DA SAMU.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/271/oficio_no_101-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/271/oficio_no_101-2021.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 101 - REFERENTE AO OFÍCIO 100/2021 DE AUTORIA DO VEREADOR ÂNGELO CAMPAGNOLO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/272/oficio_no_103-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/272/oficio_no_103-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 17/2021.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/273/oficio_no_104-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/273/oficio_no_104-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DOS PROJETOS DE LEI Nº 43/44/45/46 REFERENTE MENSAGEM Nº48/50/51/52.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/274/oficio_no_105-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/274/oficio_no_105-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 16/2021.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/275/oficio_no_106-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/275/oficio_no_106-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 17/2021.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/276/oficio_no_107-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/276/oficio_no_107-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 18/2021.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/277/oficio_no_108-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/277/oficio_no_108-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 20/2021.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/278/oficio_no_109-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/278/oficio_no_109-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 021/2021.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/279/oficio_no_110-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/279/oficio_no_110-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO IOFICIO Nº 002/2021 DE 01 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/280/oficio_no_111-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/280/oficio_no_111-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA SOLICITAÇÃO DO VEREADOR JEVERSON SCIEGA ,QUE SOLICITA SUBSTITUIÇÃO DAS LIXEIRAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_no_112-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_no_112-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO DO VEREADOR ANGELO CAMPAGNOLO PARABENIZANDO O DIA DO BOMBEIRO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_no_113-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_no_113-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO ANEXO AO SETOR INTERNO DE CONTABILIDADE .</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/oficio_no_114-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/oficio_no_114-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DOS  PROJETOS DE LEI Nº 47-48-49/2021 ,REFEERENTE AS MENSAGENS Nº 53-54-55/2021.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_no_115-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_no_115-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOLICITANDO A CEDENCIA DE UM VEICULO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_no_116-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_no_116-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DOS PROJETOS Nº40-50-09/2021 AS MENSAGENS 03-04-056/2021.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 22/2021.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/oficio_no_118-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/oficio_no_118-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO CANCELAMENTO DO VEICULO SOLICITADO NO OFICIO N º 115/2021.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_no_119-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_no_119-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOLICITANDO A DOAÇÃO DE TRÊS BANDEIRAS PARA ESSA CASA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_no_120-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_no_120-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA AUTORIZANDO A IMPLANTAR E OFICIALIZA O SLONGAN PARA A CIDADE.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_no_121-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_no_121-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA LEI MUNICIPAL Nº2930/2021.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>KAUANA VAILON, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_no_122-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_no_122-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO VEREADOR RENI PANSERA ,SOLICITANDO A RECOLOCAÇÃO DE UMA CAIXA DA AGUA NO BAIRRO BEM MORAR.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_no_123-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_no_123-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA PARA O ENVIO DE OFICIO A JUIZA SOLICITANDO A NOMEAÇÃO DE ADVOGADOS PARA ORIENTAR CONTRA A VIOLENCIA DA MULHER.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/oficio_no_124-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/oficio_no_124-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO CONFORME OFICIO N º009-2021.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/oficio_no_125-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/oficio_no_125-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 23/2021.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/oficio_no_126-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/oficio_no_126-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 18/2021.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_no_127-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_no_127-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 19/2021.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/297/oficio_no_128-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/297/oficio_no_128-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA SOLICITAÇÃO DO VEREADOR VANDERCELIO SALLA DARIF QUE SOLICITA ANALISE NA CONSTUÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/oficio_no_129-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/oficio_no_129-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO VEREADOR JEVERSON SCIEGA SOLICITANDO ANALISE COM RELAÇÃO A CONSTRUÇÃO DO PASSEIO NO ACESSO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, ANGELO CAMPAGNOLO, JEVERSON SCIEGA, KAUANA VAILON, LEILA DIONE SCHAEFFER, MARTA MASCHIO, NEREU CANDIDO MARTINHAGO, RENI PANSERA, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/oficio_no_130-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/oficio_no_130-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DOS VEREADORES DESTA CASA EM RELAÇÃO A OS PROBLEMAS NA SC 157.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/oficio_no_131-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/oficio_no_131-2021.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/oficio_no_132-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/oficio_no_132-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA  SOBRE OS PROJETOS DE LE Nº51-52-53-54-55-56-57-58-59-60-61/2021 E AS MENSAGENS Nº57-5-6-58-59-60-61-62-63-64-65/2021.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/oficio_no_133-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/oficio_no_133-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VERREADOR ANGELO CAPAGNOLO ,PARABENILIZANDO A ONG PATAS VOLUNTARIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/oficio_no_134-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/oficio_no_134-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR VANDERCELIO SALLA DARIF QUE SOLICITA VISTO DO TECNICO E ENGENHEIRO PARA REALIZAR TROCA DE REDE DE ALTA TENSÃO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/oficio_no_135-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/oficio_no_135-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR ALDECIR GARBIN SOLICITA CASCALHAMENTO NA ESTRADA CTG-LIGANDO LINHA PINHAL.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_no_136-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_no_136-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR JEVERSON SCIEGA,PARA SUBSTITUIÇÃO DE LIXEIRAS .</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>JEVERSON SCIEGA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/346/oficio_no_137-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/346/oficio_no_137-2021.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/oficio_no_138-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/oficio_no_138-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR RENI PANSERA EM RELAÇÃO A PANDEMIA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>KAUANA VAILON, ANGELO CAMPAGNOLO, NEREU CANDIDO MARTINHAGO, RENI PANSERA</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR NEREU MARTINHAGO, ANGELO CAPAGNOLO E RENI PANSERA NÃO FAZENDO MAIS PARTE DA COMISSÃO ESPECIAL,SEGUNDO DECRETO Nº166-2021.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_no_140-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_no_140-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA LICENÇA POR 30 DIAS  DO VEREADOR  RENI PANSERA .</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/oficio_no_141-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/oficio_no_141-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LE Nº63/2021 E AS MENSAGENS Nº67/2021 E PROJETO DE LEI Nº054/21 E AS MENSAGEM Nº054/2021.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/oficio_no_142-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/oficio_no_142-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 24/2021.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/oficio_no_143-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/oficio_no_143-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 25/2021.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/oficio_no_144-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/oficio_no_144-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DE SOLICITÇÃO DAS DEPENDENCIAS SA ESCOLA BRANCA DE NEVE.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_no_146-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_no_146-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO OFICIO PARA CONHECIMENTO E PROVIDENCIAS PARA ENTREGA DE EQUIPAMENTO AO CORPO DE BOMBEIRO MILITAR DE QUILOMBO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/oficio_no_147-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/oficio_no_147-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 26/2021.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/oficio_no_148-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/oficio_no_148-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DO VEREADOR JEVERSON SCIEGA ,SOLICITANDO CASCALHAMENTO E TUBULAÇÃO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/oficio_no_149-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/oficio_no_149-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOLICITADO PELA VEREADORA LEILA DIONE CONCI ,MOÇÃO DE APELO COM FINALIDADE DE BAIXAR O PREÇO DA GASOLINA E GAS DE COZINHA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_no_150-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_no_150-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE NOTAS FISCAIS QUE SEJAM REPASSADAS AO SETOR DE CONTROLE DO PATRIMONIO PUBLICO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_no_151-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_no_151-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 27/2021.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/oficio_no_152-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/oficio_no_152-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 28/2021.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_no_153-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_no_153-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO,ATENDENDO PEDIDO DA VEREADORA CLAUDETE RENNER KETTL MANIFESTANDO OS SENTIMENTOS A FAMILIA DO MATEUS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_no_154-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_no_154-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DOS PROJETOS Nº66/2021 AS MENSAGENS 08/2021.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_no_155-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_no_155-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA AO EXECUTIVO MUNICIPAL A CEDENCIA DE UM TERRENO PARA CONSTRUÇÃO DA SEDE DA CAMARA .</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/oficio_no_156-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/oficio_no_156-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 29 E 31/2021.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/oficio_no_157-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/oficio_no_157-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 030/2021.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/oficio_no_158-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/oficio_no_158-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DA LICENÇA POR 30 DIAS DO VEREADOR SENHOR ALDECIR GARBIN.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_no_159-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_no_159-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LEI Nº66 ,070 ,072,073 E 074/2021 E AS MENSAGENS Nº068 ,071, 011, 072 E 073/2021</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/oficio_no_160-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/oficio_no_160-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DO VEREADOR JEVERSON SCIEGA,QUE FOSSE PATROLADA E CASCALHADA NA BARRA DO QUILOMBO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_no_161-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_no_161-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DA VEREADORA SUELI DE RUFINA TLUSZC SOLICITANDO CASCALHAMENTO EM LINHA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_no_163-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_no_163-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LE Nº 076, 077, 078, 079/2021 E AS MENSAGENS Nº 074, 075/2021 E MENSAGEM DE LEGISLATIVA Nº 013 E 014/2021.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/oficio_no_164-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/oficio_no_164-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 32 E 33/2021.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/oficio_no_165-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/oficio_no_165-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 022/2021.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/oficio_no_0166-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/oficio_no_0166-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LE Nº 069/2021 E AS MENSAGENS Nº 070/2021 ,DISPÕE DO PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_0167-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_0167-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO ATENDENDO SOLICITAÇÃO DO SENHOR VEREADOR VANDERCÉLIO SALLA DARIF ,SOLICITANDO VISITA PARA A SOLUÇÃO DOS PROBLEMAS DO S BANHEIROS NA CASA MORTUÁRIA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_no_0168-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_no_0168-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DA VEREADORA SUELI DE RUFINA TLUSZC SOLICITANDO A POSSIBILIDADE DE ALARGAMENTO DA ESTRADA VACINA DE LINHA MANOEL MAYER.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_no_0169-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_no_0169-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO REQUERIMENTO Nº 023/2021.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_0170-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_0170-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 34/2021</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/oficio_no_171-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/oficio_no_171-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DA VEREADORA SUELI DE RUFINA TLUSZC SOLICITANDO CALÇAMENTO COM PEDRAS IRREGULARES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_no_172-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_no_172-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO PEDIDO DA VEREADOR NEREU MARTINHAGO SUGERIR JUNTAMENTE COM A ACIQ A POSSIBILIDADE DE REGULAR O ESTACIONAMENTO DE VEICULOS NA CIDADE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>KAUANA VAILON, LEILA DIONE SCHAEFFER, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_no_173-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_no_173-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA EM ANEXO COPIA DA REDAÇÃO FINAL DO PROJETO DE LEI Nº 078/2021 ,AUTORIA VEREADOR VANDERCELIO S. DARIF E LEILA D.CONCI.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_no_174-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_no_174-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO DECRETO LEGISLATIVO Nº 04/2021.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/oficio_no_175-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/oficio_no_175-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LEI Nº 080 ,081 ,082  ,085 ,086 E 087/2021 E AS MENSAGENS Nº E 077,078,079,082,083 E 084/2021.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>KAUANA VAILON, ALDECIR GARBIN, ANGELO CAMPAGNOLO, JEVERSON SCIEGA, LEILA DIONE SCHAEFFER, MARTA MASCHIO, NEREU CANDIDO MARTINHAGO, RENI PANSERA, VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_no_176-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_no_176-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DE AUTORIA DOS VEREADORES, SOLICITANDO PROVIDENCIA CO RELAÇÃO AO TRAFEGO SC 157.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_no_177-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_no_177-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA PARABENIZANDO O 2º BATALHÃO DA PM PELA PASSAGEM DOS 60 ANOS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/oficio_no_178-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/oficio_no_178-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LEI Nº  083 E 084/2021 E AS MENSAGENS Nº 080 E 081/2021.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_no_179-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_no_179-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LEI Nº 088/2021 E AS MENSAGENS Nº E 085/2021.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA DO INDICAÇÃO Nº 035/2021.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/oficio_casan_daniel_domingues_scharf.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/oficio_casan_daniel_domingues_scharf.docx</t>
   </si>
   <si>
     <t>Ofício de convocação ao Sr. Daniel Domingues Scharf - SUP. REGIONAL DE NEGÓCIOS OESTE - CASAN  para participar de reunião na Câmara Municipal De Vereadores de Quilombo, SC, em sessão a ser realizada dia 02 de dezembro de 2021, às 09:30h da manhã.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/oficio_no_182-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/oficio_no_182-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO PARA ESTAR PRESENTE O SUPERINTENDENTE REGIONAL DA CASAN DE CHAPECO SENHOR BRUNO POERCHKE VIEIRA, PARA  ESCLARECER QUAIS OS MOTIVOS DA CONSTANTE FALTA DE AGUA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/oficio_no_183-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/oficio_no_183-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO PARA ESTAR PRESENTE O SUPERINTENDENTE REGIONAL DA CASAN DE CHAPECO SENHOR FRANCISCO COSER PARA ESCLARECER QUAIS OS MOTIVOS DA CONSTANTE FALTA DE AGUA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/oficio_no_184-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/oficio_no_184-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO PARA ESTAR PRESENTE O SUPERINTENDENTE REGIONAL DA CASAN DE CHAPECO SRª FRANCINE CALDART ,PARA ESCLARECER QUAIS OS MOTIVOS DA CONSTANTE FALTA DE AGUA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_185-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_185-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO ATENDENDO SOLICITAÇÃO DO SENHOR VEREADOR ALDECIR GARBIN PARA REABERTURA DO LABORATORIO PARA ANALISE DE BRUCELOSE E TUBERCULOSE AOS ANIMAIS DOS PRODUTORES DE LEITE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/oficio_no_186-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/oficio_no_186-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO COPIA DO OFICIO SAUDANDO A VEREADORA EDIMARA TEREZINHA CONTE PORTES ,PELA INICIATIVA DE APRESENTAÇÃO DA PROCURADORIA DA MULHER EM CAIBI -SC.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/oficio_no_0187-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/oficio_no_0187-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA SOBRE OS PROJETOS DE LEI Nº089, 090, 091, 092, 093, 094 E 095/2021 E AS MENSAGENS Nº 086, 087, 088, 098, 090, 091 E 092 /2021.</t>
   </si>
   <si>
     <t>relatório mensal dos gastos da casa legislativa no mês de julho/2021.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_0189-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_0189-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR RENI PANSERA ,SUGERINDO CRIAR ESTRATÉGIAS PARA AAS PESSOAS TOMAREM A SEGUNDA DOSE DE COVID-19.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/oficio_no_0190-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/oficio_no_0190-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR RENI PANSERA ,SUGERINDO AO CONSELHO DE TURISMO ,PARA SEREM COLOCADAS PORTAIS NAS ENTRADAS DAS CIDADES.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>KAUANA VAILON, NEREU CANDIDO MARTINHAGO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_no_0191-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_no_0191-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO VEREADOR NEREU MARTINHAGO,PARABENIZANDO O DEPUTADO ESTADUAL PELA PASSAGEM DO ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_no_0192-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_no_0192-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO EM NOME DA CÂMARA MUNICIPAL QUE SEJA PROVIDENCIADA A LIMPEZA E ILUMINAÇÃO NOS TREVOS DE ACESSO A CIDADE DE QUILOMBO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_no_0193-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_no_0193-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO ,PARA ENCAMINHAR CÓPIA PARA DEVIDO CONHECIMENTO E PROVIDENCIAS NECESSARIAS ,DO OFICIO N º0192-2I,ENCAMINHADO AO DEINFRA DE SÃO MIGUEL DO OESTE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Considerando as competências regimentais da presidência, venho por meio desse apresentar ao plenário, relatório mensal dos gastos da casa legislativa no mês de agosto/2021</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/oficio_aciq___casan.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/oficio_aciq___casan.docx</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve representante legal da comunidade Quilombense, em nome da Câmara Municipal, vem respeitosamente convida-lo para participar de reunião na Câmara Municipal De Vereadores de Quilombo, SC, em sessão a ser realizada dia 02 de dezembro de 2021, às 9:30h da manhã, o Sr Guilherme Albino Pasqualotto - Presidente da  Associação Comercial e Industrial de Quilombo ACIQ</t>
   </si>
   <si>
     <t>Oficia-se para que a nossa Comarca passe a utilizar a base legal exposta acima, nomeando os advogados dativos inscritos na comarca, para proporcionar à vítima orientação jurídica e amparo judicial sobre seus direitos, especialmente em audiência.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/oficio_adir_faccio___aris.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/oficio_adir_faccio___aris.docx</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve representante legal da comunidade Quilombense, em nome da Câmara Municipal, vem respeitosamente convida-lo para participar de reunião na Câmara Municipal De Vereadores de Quilombo, SC, em sessão a ser realizada dia 02 de dezembro de 2021, às 9:30h da manhã, o Sr Adir Faccio - DIRETOR GERAL – AGÊNCIA REGULADORA INTERMUNCIPAL DE SANEAMENTO - ARIS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/oficio_no_0198-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/oficio_no_0198-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DAS VEREADORAS KAUANA VAILON E LEILA D.S. CONCI,QUE SUBSCREVEM AUTORAS DA RESOLUÇÃO Nº 04-2021,FRENTE POPUPAR CRISTÃ EM DEFESA DA FAMILIA,PARA A PRIMEIRA REUNIÃO SOLICITANDO O PLENARIO,DO DOA 21 DE DEZEMBRO 2021 AS 19:00.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_casan_daniel_domingues_scharf_agradecimento.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_casan_daniel_domingues_scharf_agradecimento.docx</t>
   </si>
   <si>
     <t>Ao Sr Daniel Domingues Scharf, agradecendo a participação na reuniao do dia 02/12/2021, pronta retomada das obras da Nova Adutora bem como pelo anúncio da rede e novo reservatório que será construído no Bairro 3 Pinheiros/Broch.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_adir_faccio___aris_agradecimento.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_adir_faccio___aris_agradecimento.docx</t>
   </si>
   <si>
     <t>Ao Sr. Adir Faccio  DIRETOR GERAL – AGÊNCIA REGULADORA INTERMUNCIPAL DE SANEAMENTO - ARIS, Agradecimento pela importante presença na reunião da Câmara Municipal de Vereadores de Quilombo, bem como pelo empenho em relação ao problema da falta dágua em nosso Município.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/oficio_balancete_mes_de_novembro.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/oficio_balancete_mes_de_novembro.docx</t>
   </si>
   <si>
     <t>Considerando as competências regimentais da presidência, venho por meio desse apresentar ao plenário, relatório mensal dos gastos da casa legislativa no mês de novembro/2021.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_ao_plenario.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_ao_plenario.docx</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO SEJA ENVIADO AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA, DEPUTADO MAURO DE NADAL A MOÇÃO Nº 04/2021 APROVADA POR UNANIMIDADE EM MAIO DE 2021.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_n_o_0209-2021.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_n_o_0209-2021.pdf</t>
   </si>
   <si>
     <t>ENCAMINHADO EM ANEXO DOCUMENTO DA COPIA ATENDENDO SOLICITAÇÃO DO SENHOR VEREADOR ANGELO CAMPANHOLO, NA QUAL SOLICITA A INFORMAÇÃO PARA QNDO SERA ENTREGUE A OBRA FINALIZADA DA PRAÇA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4018,68 +4018,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/1/mensagem_002_-_21_-_suplementacao_excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/8/mensagem_003_-_21_-_suplementacao_superatvit_municipio.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/9/mensagem_004_-_21_-_suplementacao_municipio.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/19/mensagem_011_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/20/mensagem_012_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/21/mensagem_013_-_21_-_dea_beneficiencia_camiliana.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/23/mensagem_014_-_21_-_supl.superavit_municipio.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/24/mensagem_015_-_21_-_supl.superavit_municipio.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/25/mensagem_016_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/26/mensagem_017_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/29/mensagem_021_-_21_-_remanejamento_saude.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/30/mensagem_022_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mensagem_023_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mensagem_024_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mensagem_025_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_026_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_027_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mensagem_028_-_21_-_programa_mais_medicos_-_altera_valor_maximo_do_auxilio-moradia.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mensagem_029_-_21_-_vacina_covid-19_20.000_doses.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei__impede_que_condenados_por_violencia_contra_mulher_assumam_cargos_publicos.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/39/mensagem_030_-_21_-_altera_lei_fundeb.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mensagem_031_-_21_-_supl.excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/41/mensagem_032_-_21_-_supl.excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/42/mensagem_033_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/43/mensagem_034_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/44/mensagem_035_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/45/mensagem_036_-_21_-_altera_ppa_ldo_loa_2021.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/46/mensagem_037_-_21_-_aquisicao_veiculo_pcsc.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/47/mensagem_038_-_21_-_loa_2022.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/48/mensagem_039_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/49/mensagem_041_-_21_-_altera_lei_icesa_26432017.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/51/mensagem_040_-_21_-_dea_-_artefatos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mensagem_043_-_21__alteracao_orcamentaria_2021_.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mensagem_-_projeto__programa_frente_trabalho.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/62/mensagem_no_44.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mensagem_045_-_21_-_alienacao_bens_patrimonio_.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_40..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mensagem_046_-_21_-_suplementacao_fms_recursos_tj_covid.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mensagem_047_-_21__alteracao_orcamentaria_2021_precatorios.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mensagem_048_-_21__alteracao_orcamentaria_2021_rpv.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/67/mensagem_050_-_21__alteracao_orcamentaria_2021_calcamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/16/mensagem_051_-_21_-_convenio_policia_militar_1.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/15/mensagem_052_-_21__alteracao_orcamentaria_2021_radio_patrulha_1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/2/mensagem_053_-_21_-_supl.excesso_municipio_altair_silva.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/3/mensagem_054_-_21_-_supl.excesso_municipio_cobalchini.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/68/mensagem_055_-_instituir_e_oficializar_slogan.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_50.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/17/mensagem_057_-_21__alteracao_orcamentaria_da_camara_de_vereadores_2021.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_lei_declaracao_utilidade_publica_radio_comunitaria.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_lei_declaracao_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/116/mensagem_058_-_21__alteracao_orcamentaria_agricultura_porteira_adentro_2021_.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/117/mensagem_059_-_21_-_supl.excesso_municipio_fabiano_da_luz_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/118/mensagem_060_-_21_-_supl.excesso_municipio_governador_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/119/mensagem_061_-_21_-_supl.excesso_saude_fabio_schiochet.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/120/mensagem_062_-_21_-_supl.excesso_municipio_mauro_de_nadal_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/121/mensagem_063_-_21_-_supl.excesso_municipio_luciane_carminatti_poco_1.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/122/mensagem_064_-_21_-_supl.excesso_municipio_valdir_cobalchini_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/123/mensagem_065__-_21_-_supl.excesso_saude_mauro_de_nadal.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/124/mensagem_066__-_21_-_supl.excesso_saude_bancada_catarinense.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_067__-_21_-_casa_do_mel_-_autorizacao_de_uso.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no069-2021.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_desburocratizacao.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_combate_feminicidio_claudete.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_linguagem_neutra_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/143/mensagem_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_070_-_21_-_ppa_2022_2025.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/142/mensagem_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/144/as_acoes_de_promocao_da_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/146/institui_o_programa_quilombo_de__bem_com_a_natureza.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/188/mensagem_072_de_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/187/mensagem_073_-_21__alteracao_orcamentaria_cemiterio_2021.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_cria_programa_horta_comunitaria_editado.docx_claudete.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/192/mensagem_074.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/193/mensagem_075.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_legislativa_no_013-2021.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/198/mensagem_legislativa_no_014-2021.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_077-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/mensagem_078-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/mensagem_079-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/mensagem_080-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/mensagem_081-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mensagem_082-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mensagem_083.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/mensagem_084-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/mensagem_085-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/mensagem_086-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/mensagem_087-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mensagem_088-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/mensagem_089-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/mensagem_090-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/mensagem_091-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/mensagem_092-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/mensagem_093-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/mensagem_095-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/mensagem_096-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/mensagem_97_-_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/mensagem_102_-_21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/mensagem_103_-_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/10/mensagem_005_-_21_-_alteracao_cargos.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/11/mensagem_006_-_21_-_atestado_medico_2.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/12/mensagem_007-_21_-_premio_assiduidade.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/52/mensagem_008_-_21_-_alteracao_fc_educacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/53/mensagem_009_-_21_-_alteracao_lei_complementar_no_026_-_ufrm.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/54/mensagem_010_-_21_-_alteracao_lei_complementar_no_033_-_codigo_tributario_.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/55/mensagem_020_-_21_-_alteracao_lei_complementar_15.2020.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/56/mensagem_049_-_21_-_alteracao_lei_complementar_083.2010.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mensagem_056_-_21_-_revogacao_da_lei_complementar_1552019.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/mensagem_076_-_21_-_iptu_-_lotes_11_11-a_12_e_21_da_quadra_30_passar_para_setor_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/mensagem_98_-_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/409/mensagem_99_-_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/mensagem_100_-_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/mensagem_101_-_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_legislativo_n_02-2021.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/73/decreto_legislativo_n_03-2021_-_contas_de_2019_-_silvano_1.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/327/oficio_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/mensgaem_legislativa_15-2021.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/70/resolucao_01-2021_licenca_angelo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_resolucao_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/frente_parlamentar_crista_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/redacao_final_resolucao_05-2021.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/criacao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no07-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no08-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no16-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_caminhao_comboio.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_dados__itbi.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/201/licenca_vereador_aldecir_garbin.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_bno_021-2021.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_22-2021_praca.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_casan.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_no_25-21.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_02-2021.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_03-2021.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_04-2021.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao__biblioteca.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_castracao.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_a_smas.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_027-2021.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_conselho_juventude.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_029-21_horta_comunitaria..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_030-2021.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_031-2021.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_32.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_de_reabertura_dos_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_34-2021.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao__rede_feminina.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/modelo_de_indicacao_1.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_037-2021_1.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/74/mocao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/75/mocao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/76/mocao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/14/mocao_de_apelo__kauana_vailon_editado.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/130/mocao_contra_pec_32.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/141/mocao_de_apelo_casan.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no_092021.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/mocao_10-2021.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/196/oficio_194-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/emenda_supressiva_no_01.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/148/oficio_001-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/149/oficio_002-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/150/oficio_03-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/151/oficio_04-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/152/oficio_05-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/153/oficio_06-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_07-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_08-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/156/oficio_09-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/157/oficio_10-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/158/oficio_11-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_12-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_14-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_15-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_16-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/163/oficio_17-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_18-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/165/oficio_19-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/166/oficio_20-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/167/oficio_n021-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_n_22-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_n_23-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_n_24-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_n_26-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/172/oficio_n_27-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/173/oficio_n_28-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/174/oficio_n_29-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/175/oficio_n_30-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/176/oficio_n_31-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/177/oficio_n_32-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/178/oficio_n_33-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_n_34-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_n_35-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_n_36-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/182/oficio_n_37-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_n_38-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n_39-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n_40-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n_41-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/213/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/214/oficio_n_43-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/215/oficio_44-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/216/oficio_n_45-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/217/oficio_n_46-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/218/oficio_n_47-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/219/oficio_n_48-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/220/oficio_n_49-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/221/oficio_n_49-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/222/oficio_n_51-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/223/oficio_n_52-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/224/oficio_n_53-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/225/oficio_n_54-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/226/oficio_n_55-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/227/oficio_n_56-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/228/oficio_n_57-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/229/oficio_n_58-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/230/oficio_n_59-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/231/oficio_n_60-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/232/oficio_n_61-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/233/oficio_n_62-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/234/oficio_n63-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/235/oficio_n_64-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/236/oficio_n_65-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/237/oficio_n_66-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/oficio_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/238/oficio_n_68-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/239/oficio_n_69-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/240/oficio_n_70-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/241/oficio_n_71-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/242/oficio_n_72-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/244/oficio_n_74-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/245/oficio_n_75_-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/246/oficio_n_76-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/247/oficio_n_77-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/248/oficio_n_78-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/249/oficio_n_79-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/250/oficio_n_80-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/251/oficio_n_82-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/252/oficio_n_82-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/253/oficio_n_83-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/254/oficio_n_84-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/255/oficio_n_85-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/256/oficio_n_86-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/257/oficio_n_87-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_n_88-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/259/oficio_n_89-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/260/oficio_n_90-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/261/oficio_n_91-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/262/oficio_n_92-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/263/oficio_n_93-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/264/oficio_n_94-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/265/oficio_n_95-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/266/oficio_n_96-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/267/oficio_n_97-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/268/oficio_n_98-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/269/oficio_n_99-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_n100-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/271/oficio_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/272/oficio_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/273/oficio_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/274/oficio_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/275/oficio_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/276/oficio_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/277/oficio_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/278/oficio_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/279/oficio_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/280/oficio_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/oficio_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/oficio_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/oficio_no_124-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/oficio_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/oficio_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/297/oficio_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/oficio_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/oficio_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/oficio_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/oficio_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/oficio_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/oficio_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/oficio_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/346/oficio_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/oficio_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/oficio_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/oficio_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/oficio_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/oficio_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/oficio_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/oficio_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/oficio_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/oficio_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/oficio_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/oficio_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/oficio_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/oficio_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/oficio_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/oficio_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/oficio_no_0166-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_0167-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_no_0168-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_no_0169-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_0170-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/oficio_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/oficio_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/oficio_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/oficio_casan_daniel_domingues_scharf.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/oficio_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/oficio_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/oficio_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/oficio_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/oficio_no_0187-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_0189-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/oficio_no_0190-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_no_0191-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_no_0192-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_no_0193-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/oficio_aciq___casan.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/oficio_adir_faccio___aris.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/oficio_no_0198-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_casan_daniel_domingues_scharf_agradecimento.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_adir_faccio___aris_agradecimento.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/oficio_balancete_mes_de_novembro.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_ao_plenario.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_n_o_0209-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/1/mensagem_002_-_21_-_suplementacao_excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/8/mensagem_003_-_21_-_suplementacao_superatvit_municipio.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/9/mensagem_004_-_21_-_suplementacao_municipio.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/19/mensagem_011_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/20/mensagem_012_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/21/mensagem_013_-_21_-_dea_beneficiencia_camiliana.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/23/mensagem_014_-_21_-_supl.superavit_municipio.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/24/mensagem_015_-_21_-_supl.superavit_municipio.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/25/mensagem_016_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/26/mensagem_017_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/29/mensagem_021_-_21_-_remanejamento_saude.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/30/mensagem_022_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mensagem_023_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mensagem_024_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mensagem_025_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_026_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mensagem_027_-_21_-_supl.saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mensagem_028_-_21_-_programa_mais_medicos_-_altera_valor_maximo_do_auxilio-moradia.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mensagem_029_-_21_-_vacina_covid-19_20.000_doses.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei__impede_que_condenados_por_violencia_contra_mulher_assumam_cargos_publicos.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/39/mensagem_030_-_21_-_altera_lei_fundeb.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mensagem_031_-_21_-_supl.excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/41/mensagem_032_-_21_-_supl.excesso_municipio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/42/mensagem_033_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/43/mensagem_034_-_21_-_remanejamento_municipio.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/44/mensagem_035_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/45/mensagem_036_-_21_-_altera_ppa_ldo_loa_2021.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/46/mensagem_037_-_21_-_aquisicao_veiculo_pcsc.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/47/mensagem_038_-_21_-_loa_2022.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/48/mensagem_039_-_21_-_supl.municipio.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/49/mensagem_041_-_21_-_altera_lei_icesa_26432017.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/51/mensagem_040_-_21_-_dea_-_artefatos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mensagem_043_-_21__alteracao_orcamentaria_2021_.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mensagem_-_projeto__programa_frente_trabalho.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/62/mensagem_no_44.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mensagem_045_-_21_-_alienacao_bens_patrimonio_.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_40..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mensagem_046_-_21_-_suplementacao_fms_recursos_tj_covid.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mensagem_047_-_21__alteracao_orcamentaria_2021_precatorios.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mensagem_048_-_21__alteracao_orcamentaria_2021_rpv.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/67/mensagem_050_-_21__alteracao_orcamentaria_2021_calcamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/16/mensagem_051_-_21_-_convenio_policia_militar_1.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/15/mensagem_052_-_21__alteracao_orcamentaria_2021_radio_patrulha_1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/2/mensagem_053_-_21_-_supl.excesso_municipio_altair_silva.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/3/mensagem_054_-_21_-_supl.excesso_municipio_cobalchini.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/68/mensagem_055_-_instituir_e_oficializar_slogan.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_50.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/17/mensagem_057_-_21__alteracao_orcamentaria_da_camara_de_vereadores_2021.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_lei_declaracao_utilidade_publica_radio_comunitaria.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_lei_declaracao_utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/116/mensagem_058_-_21__alteracao_orcamentaria_agricultura_porteira_adentro_2021_.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/117/mensagem_059_-_21_-_supl.excesso_municipio_fabiano_da_luz_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/118/mensagem_060_-_21_-_supl.excesso_municipio_governador_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/119/mensagem_061_-_21_-_supl.excesso_saude_fabio_schiochet.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/120/mensagem_062_-_21_-_supl.excesso_municipio_mauro_de_nadal_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/121/mensagem_063_-_21_-_supl.excesso_municipio_luciane_carminatti_poco_1.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/122/mensagem_064_-_21_-_supl.excesso_municipio_valdir_cobalchini_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/123/mensagem_065__-_21_-_supl.excesso_saude_mauro_de_nadal.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/124/mensagem_066__-_21_-_supl.excesso_saude_bancada_catarinense.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_067__-_21_-_casa_do_mel_-_autorizacao_de_uso.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no069-2021.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_desburocratizacao.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/137/projeto_de_lei_combate_feminicidio_claudete.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_linguagem_neutra_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/143/mensagem_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_070_-_21_-_ppa_2022_2025.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/142/mensagem_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/144/as_acoes_de_promocao_da_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/146/institui_o_programa_quilombo_de__bem_com_a_natureza.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/188/mensagem_072_de_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/187/mensagem_073_-_21__alteracao_orcamentaria_cemiterio_2021.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_cria_programa_horta_comunitaria_editado.docx_claudete.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/192/mensagem_074.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/193/mensagem_075.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/197/mensagem_legislativa_no_013-2021.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/198/mensagem_legislativa_no_014-2021.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_077-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/313/mensagem_078-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/314/mensagem_079-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/315/mensagem_080-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/316/mensagem_081-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/317/mensagem_082-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/318/mensagem_083.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/322/mensagem_084-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/325/mensagem_085-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/326/mensagem_086-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/328/mensagem_087-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/333/mensagem_088-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/332/mensagem_089-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/331/mensagem_090-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/329/mensagem_091-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/330/mensagem_092-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/340/mensagem_093-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/362/mensagem_095-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/363/mensagem_096-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/407/mensagem_97_-_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/413/mensagem_102_-_21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/414/mensagem_103_-_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/10/mensagem_005_-_21_-_alteracao_cargos.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/11/mensagem_006_-_21_-_atestado_medico_2.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/12/mensagem_007-_21_-_premio_assiduidade.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/52/mensagem_008_-_21_-_alteracao_fc_educacao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/53/mensagem_009_-_21_-_alteracao_lei_complementar_no_026_-_ufrm.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/54/mensagem_010_-_21_-_alteracao_lei_complementar_no_033_-_codigo_tributario_.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/55/mensagem_020_-_21_-_alteracao_lei_complementar_15.2020.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/56/mensagem_049_-_21_-_alteracao_lei_complementar_083.2010.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mensagem_056_-_21_-_revogacao_da_lei_complementar_1552019.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/305/mensagem_076_-_21_-_iptu_-_lotes_11_11-a_12_e_21_da_quadra_30_passar_para_setor_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/408/mensagem_98_-_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/409/mensagem_99_-_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/410/mensagem_100_-_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/411/mensagem_101_-_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/71/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/72/decreto_legislativo_n_02-2021.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/73/decreto_legislativo_n_03-2021_-_contas_de_2019_-_silvano_1.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/327/oficio_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/406/mensgaem_legislativa_15-2021.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/70/resolucao_01-2021_licenca_angelo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_resolucao_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/312/frente_parlamentar_crista_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/310/redacao_final_resolucao_05-2021.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/311/criacao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no02-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no4-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no07-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no08-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_no16-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/127/requerimento_caminhao_comboio.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/128/requerimento_dados__itbi.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/201/licenca_vereador_aldecir_garbin.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/212/requerimento_bno_021-2021.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_22-2021_praca.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_casan.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_no_25-21.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_02-2021.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_03-2021.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_04-2021.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao__biblioteca.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_castracao.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_a_smas.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no_027-2021.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_conselho_juventude.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_029-21_horta_comunitaria..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_030-2021.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_031-2021.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_32.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_de_reabertura_dos_postos_de_saude.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_34-2021.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao__rede_feminina.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/405/modelo_de_indicacao_1.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_037-2021_1.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/74/mocao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/75/mocao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/76/mocao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/14/mocao_de_apelo__kauana_vailon_editado.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/84/mocao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/85/mocao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/130/mocao_contra_pec_32.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/141/mocao_de_apelo_casan.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/211/mocao_no_092021.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/320/mocao_10-2021.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/196/oficio_194-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/324/emenda_supressiva_no_01.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/148/oficio_001-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/149/oficio_002-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/150/oficio_03-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/151/oficio_04-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/152/oficio_05-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/153/oficio_06-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_07-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_08-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/156/oficio_09-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/157/oficio_10-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/158/oficio_11-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_12-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_14-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_15-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_16-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/163/oficio_17-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_18-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/165/oficio_19-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/166/oficio_20-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/167/oficio_n021-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_n_22-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_n_23-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_n_24-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_n_26-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/172/oficio_n_27-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/173/oficio_n_28-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/174/oficio_n_29-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/175/oficio_n_30-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/176/oficio_n_31-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/177/oficio_n_32-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/178/oficio_n_33-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_n_34-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_n_35-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_n_36-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/182/oficio_n_37-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_n_38-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n_39-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n_40-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n_41-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/213/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/214/oficio_n_43-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/215/oficio_44-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/216/oficio_n_45-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/217/oficio_n_46-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/218/oficio_n_47-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/219/oficio_n_48-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/220/oficio_n_49-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/221/oficio_n_49-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/222/oficio_n_51-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/223/oficio_n_52-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/224/oficio_n_53-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/225/oficio_n_54-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/226/oficio_n_55-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/227/oficio_n_56-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/228/oficio_n_57-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/229/oficio_n_58-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/230/oficio_n_59-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/231/oficio_n_60-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/232/oficio_n_61-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/233/oficio_n_62-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/234/oficio_n63-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/235/oficio_n_64-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/236/oficio_n_65-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/237/oficio_n_66-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/342/oficio_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/238/oficio_n_68-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/239/oficio_n_69-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/240/oficio_n_70-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/241/oficio_n_71-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/242/oficio_n_72-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/244/oficio_n_74-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/245/oficio_n_75_-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/246/oficio_n_76-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/247/oficio_n_77-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/248/oficio_n_78-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/249/oficio_n_79-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/250/oficio_n_80-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/251/oficio_n_82-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/252/oficio_n_82-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/253/oficio_n_83-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/254/oficio_n_84-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/255/oficio_n_85-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/256/oficio_n_86-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/257/oficio_n_87-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_n_88-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/259/oficio_n_89-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/260/oficio_n_90-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/261/oficio_n_91-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/262/oficio_n_92-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/263/oficio_n_93-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/264/oficio_n_94-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/265/oficio_n_95-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/266/oficio_n_96-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/267/oficio_n_97-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/268/oficio_n_98-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/269/oficio_n_99-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_n100-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/271/oficio_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/272/oficio_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/273/oficio_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/274/oficio_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/275/oficio_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/276/oficio_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/277/oficio_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/278/oficio_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/279/oficio_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/280/oficio_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/281/oficio_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/282/oficio_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/283/oficio_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/284/oficio_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/285/oficio_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/287/oficio_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/288/oficio_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/289/oficio_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/290/oficio_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/291/oficio_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/292/oficio_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/293/oficio_no_124-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/294/oficio_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/295/oficio_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/296/oficio_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/297/oficio_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/298/oficio_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/299/oficio_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/300/oficio_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/301/oficio_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/302/oficio_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/303/oficio_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/304/oficio_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/345/oficio_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/346/oficio_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/347/oficio_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/344/oficio_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/348/oficio_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/349/oficio_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/350/oficio_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/351/oficio_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/353/oficio_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/354/oficio_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/355/oficio_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/356/oficio_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/357/oficio_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/358/oficio_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/359/oficio_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/360/oficio_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/361/oficio_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/364/oficio_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/365/oficio_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/366/oficio_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/367/oficio_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/368/oficio_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/416/oficio_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/370/oficio_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/371/oficio_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/372/oficio_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/373/oficio_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/390/oficio_no_0166-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_0167-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_no_0168-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_no_0169-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_0170-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/374/oficio_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/375/oficio_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/376/oficio_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/377/oficio_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/378/oficio_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/379/oficio_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/380/oficio_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/381/oficio_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/336/oficio_casan_daniel_domingues_scharf.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/384/oficio_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/385/oficio_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/386/oficio_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/388/oficio_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/389/oficio_no_0187-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_0189-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/396/oficio_no_0190-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_no_0191-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_no_0192-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_no_0193-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/339/oficio_aciq___casan.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/337/oficio_adir_faccio___aris.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/401/oficio_no_0198-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/403/oficio_casan_daniel_domingues_scharf_agradecimento.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_adir_faccio___aris_agradecimento.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/412/oficio_balancete_mes_de_novembro.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_ao_plenario.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_n_o_0209-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H399"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>