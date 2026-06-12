--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -54,2082 +54,2082 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/422/mensagem_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/422/mensagem_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/424/mensagem_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/424/mensagem_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSAR RECURSOS À ASSOCIAÇÃO ESPORTIVA E RECREATIVA QUILOMBO, COM SEDE NA RUA DOS ESPORTES – QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/426/mensagem_004_2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/426/mensagem_004_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 5º da Lei n. 2.207, de 26 de setembro de 2011.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/427/mensagem_005_2022_plo4.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/427/mensagem_005_2022_plo4.pdf</t>
   </si>
   <si>
     <t>CONFERE AO ADVOGADO CONSTITUÍDO PODERES PARA AUTENTICAR CÓPIAS REPROGRÁFICAS DE DOCUMENTOS, NO PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/436/mensagem_07_-_22_-_ciga.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/436/mensagem_07_-_22_-_ciga.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES, CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO DE INOVAÇÃO NA GESTÃO PÚBLICA (CIGA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/437/mensagem_08_-_22_-_desburocratizacao_-_baixo_risco_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/437/mensagem_08_-_22_-_desburocratizacao_-_baixo_risco_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, EM ÂMBITO MUNICIPAL, O ART. 3º, § 1º, III, DA LEI FEDERAL Nº 13.874, DE 2019, PARA CLASSIFICAR ATIVIDADES DE BAIXO RISCO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/438/mensagem_09_-_22_-_demolicao_escola.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/438/mensagem_09_-_22_-_demolicao_escola.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DEMOLIR PRÉDIO PÚBLICO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/439/mensagem_010-_22_-_cisamosc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/439/mensagem_010-_22_-_cisamosc.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO OESTE DE SANTA CATARINA (CISAMOSC), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/440/mensagem_011_-_22_-_aris.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/440/mensagem_011_-_22_-_aris.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO DENOMINADO DE AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS), ANEXO DA LEI Nº 2.075/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/464/mensagem_018.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/464/mensagem_018.2022.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/467/mensagem_021.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/467/mensagem_021.2022.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/468/mensagem_023.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/468/mensagem_023.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/471/mensagem_de_lei_no024.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/471/mensagem_de_lei_no024.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO A DOAR COMPUTADORES PARA O ESTADO DE SANTA CATARINA, POR MEIO DO FUNDO DE MELHORIA DA POLÍCIA CIVIL - FUMPC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/478/mnesagem_022.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/478/mnesagem_022.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a ratificação do Contrato de Consórcio Público do CIMAM – Consórcio Intermunicipal Multifinalitário da AMNOROESTE.”</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/479/mensagem_no_027-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/479/mensagem_no_027-2022.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO DE ATENDIMENTO AO TURISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/480/mensagem_no_026-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/480/mensagem_no_026-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/481/mensagem_028.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/481/mensagem_028.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 1.600 DE 12 DE NOVEMBRO DE 2001 ACRESCENTANDO NOVO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/482/mensagem_029.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/482/mensagem_029.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/483/mensagem_025.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/483/mensagem_025.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL E PROVAÇÃO DO CONVÍVIO FAMILIAR DE ORIGEM NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/484/mensagem_031.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/484/mensagem_031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE PATROCÍNIO AOS EVENTOS REALIZADOS PELO MUNICÍPIO DE QUILOMBO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/485/mensagem_032.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/485/mensagem_032.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE RECURSOS AO MOTO GRUPO DAKARONA, CNPJ nº 15.630.232/0001-09, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/486/mensagem_033-22_-_repasse_ctg.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/486/mensagem_033-22_-_repasse_ctg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE RECURSOS FINANCEIROS AO CTG CULTIVANDO A TRADIÇÃO PARA A REALIZAÇÃO DO XVII RODEIO CRIOULO INTERESTADUAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/487/mensagem_06-2022_-_prerrogativa_dos_advogados_e_reducao_da_comissao_de_pads.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/487/mensagem_06-2022_-_prerrogativa_dos_advogados_e_reducao_da_comissao_de_pads.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DO CAPUT ARTIGO 121 E A CRIAÇÃO DO INCISO XVII AO ARTIGO 91 DA LEI COMPLEMENTAR N. 32∕2001, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/509/mensagem_036-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/509/mensagem_036-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem 036/2022_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR, MEDIANTE PROCEDIMENTO LICITATÓRIO, CONCESSÃO DE USO DE BEM IMÓVEL DE POSSE DO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/512/mensagem_40.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/512/mensagem_40.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 040/2022_x000D_
 “AUTORIZA O MUNICÍPIO A DEMOLIR PRÉDIO PÚBLICO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/515/mensagem_041.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/515/mensagem_041.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 041/2022._x000D_
 ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/516/mensagem_042.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/516/mensagem_042.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 042/2022_x000D_
 ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/517/mensagem_043.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/517/mensagem_043.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 043/2022_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/518/mensagem_044.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/518/mensagem_044.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 044/2022_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/521/mensagem_045.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/521/mensagem_045.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 045/2022. DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/522/mensagem_046.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/522/mensagem_046.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 046/2022. DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/523/mensagem_047.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/523/mensagem_047.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 047/2022. DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/524/mensagem_048.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/524/mensagem_048.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 048/2022. DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 2.506 DE 26 DE MARÇO DE 2015 ALTERANDO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/528/mensagem_050.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/528/mensagem_050.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º050/2022._x000D_
 _x000D_
 "DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/530/mensagem_038.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/530/mensagem_038.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 038/2022_x000D_
 "ESTABELECE O LIMITE DA RESERVA DE FAIXA NÃO EDIFICÁVEL AO LONGO DO CÓRREGO KENNEDY NA EXTENSÃO DA QUADRA 36, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/539/digitalizar0041.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/539/digitalizar0041.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 051/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/540/digitalizar0042.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/540/digitalizar0042.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 052/2022._x000D_
 "DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022."</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/546/mensagem_054_-_2022_-_ldo_2023_e_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/546/mensagem_054_-_2022_-_ldo_2023_e_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 054/2022_x000D_
 LDO - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/551/msg_056.22.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/551/msg_056.22.pdf</t>
   </si>
   <si>
     <t>Mensagem 056/2022 - ALTERA O ARTIGO 2º E 3º DA LEI Nº 2970/2021 DE 03 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/552/digitalizar0044.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/552/digitalizar0044.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 057/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/554/digitalizar0047.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/554/digitalizar0047.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 055/2022._x000D_
 INSTITUI O PROGRAMA DE INCENTIVO À HABITAÇÃO, DESENVOLVIMENTO URBANO, RURAL E INFRAESTRUTURA BÁSICA DE LOTES/IMÓVEIS URBANOS E RURAIS NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/555/mnesagem_058_-_22_-_latera_anexos_do_ppa..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/555/mnesagem_058_-_22_-_latera_anexos_do_ppa..pdf</t>
   </si>
   <si>
     <t>Mensagem 058 - 22  - DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DE METAS DO PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO PPA 2022/2025, LEI 2.952 DE 29/10/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/556/mensagem_059_-_22_-_ldo_22..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/556/mensagem_059_-_22_-_ldo_22..pdf</t>
   </si>
   <si>
     <t>Mensagem 059 - 22 - “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/557/mensagem_060_-_22_-_loa.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/557/mensagem_060_-_22_-_loa.pdf</t>
   </si>
   <si>
     <t>Mensagem 060 - 22 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUILOMBO SC PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/562/digitalizar0064.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/562/digitalizar0064.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 61/2022._x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 2.666 DE 28 DE NOVEMBRO DE 2017 ALTERANDO E ACRESCENTANDO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/563/digitalizar0069.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/563/digitalizar0069.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 063/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/564/digitalizar0070.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/564/digitalizar0070.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 064/2022;_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO SC PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/565/digitalizar0071.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/565/digitalizar0071.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 062/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/579/digitalizar0077.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/579/digitalizar0077.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 065/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/580/digitalizar0078.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/580/digitalizar0078.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 066/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/581/digitalizar0079.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/581/digitalizar0079.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 067/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/583/digitalizar0082.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/583/digitalizar0082.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 068/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/584/digitalizar0083.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/584/digitalizar0083.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº069/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/585/digitalizar0084.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/585/digitalizar0084.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 70/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/595/mensagem_071_.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/595/mensagem_071_.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 071/2022_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/596/mensagem_072.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/596/mensagem_072.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 072/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/597/mensagem_073_.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/597/mensagem_073_.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 073/2022._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/598/mensagem_074.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/598/mensagem_074.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 074_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/599/digitalizar0011.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/599/digitalizar0011.pdf</t>
   </si>
   <si>
     <t>Mensagem 076_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/600/mensagem_077-22.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/600/mensagem_077-22.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 077/2022 - DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR PARCERIA ENTRE O MUNICÍPIO DE QUILOMBO E OS GRUPOS DE IDOSOS QUE CUMPREM OS REQUISITOS LEGAIS PARA TAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/601/mensagem_075_-_22_-_alteracao_orcamentaria_saude_-_folha_e_inss_dezembro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/601/mensagem_075_-_22_-_alteracao_orcamentaria_saude_-_folha_e_inss_dezembro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 075_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/602/mensagem_079_-_22_-_excesso_saude_fonte_67.docx.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/602/mensagem_079_-_22_-_excesso_saude_fonte_67.docx.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 079_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/603/mensagem_078_-_22_-_alteracao_orcamentaria_municipio_-_folha_dezembro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/603/mensagem_078_-_22_-_alteracao_orcamentaria_municipio_-_folha_dezembro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 078</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/604/mensagem_080.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/604/mensagem_080.2022.pdf</t>
   </si>
   <si>
     <t>Mensagem 080/2022 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/452/mensagem_14.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/452/mensagem_14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS SUBSIDIOS DOS AGENTES POLÍTICOS DOS PODERES EXECUTIVO E LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/453/mensagem_15.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/453/mensagem_15.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 030/2001 QUE DISPÕE SOBRE O PLANO DE CARGOS E REMUNERAÇÃO E DISPÕE SOBRE A REVISÃO GERAL REFERERNTE AO PERÍODO DE MARÇO DE 2019 A FEVEREIRO DE 2022, DE MARÇO DE 2022 A FEVEREIRO DE 2023 E DE MARÇO DE 2023 A FEVEREIRO DE 2024, DO VENCIMENTO BÁSICO DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/454/mensagem_16.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/454/mensagem_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO EXCEPECIONAL DE COMPLEMENTO SALARIAL SOBRE O VENCIMENTO BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, TEMPORÁRIOS, DE CARGO EM COMISSÃO, AOS APOSENTADOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/461/mensagem_017.2022_-_altera_a_lc_032.2001.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/461/mensagem_017.2022_-_altera_a_lc_032.2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS, DA REMUNERAÇÃO DOS COMISSIONADOS REFERENTE AO PERÍODO DE MARÇO DE 2019 A FEVEREIRO DE 2022, DE MARÇO DE 2022 A FEVEREIRO DE 2023 E DE MARÇO DE 2023 A FEVEREIRO DE 2024, E DA REFORMA NA LEI COMPLEMENTAR Nº 031/2001 QUE DISPÕE SOBRE O PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/462/mensagem_019.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/462/mensagem_019.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 13 E 24 E A REVOGAÇÃO DO ARTIGO 22 E ANEXO VIII DA LEI COMPLEMENTAR Nº 031/2001 QUE DISPÕE SOBRE O PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/463/mensagem_020.2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/463/mensagem_020.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 13 DA LEI COMPLEMENTAR Nº 030/2001 QUE DISPÕE SOBRE O PLANO DE CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/488/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/488/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES IRREGULARES OU CLANDESTINAS NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/506/128_-_2022_-_camara_de_vereadores_-_substituicao_pl_-_assiduidade...pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/506/128_-_2022_-_camara_de_vereadores_-_substituicao_pl_-_assiduidade...pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/510/substituicao_mensagem_39.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/510/substituicao_mensagem_39.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 039/2022_x000D_
 DISPÕE ACERCA DA SUBSTITUIÇÃO DE PROFESSOR DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/529/mensagem_049.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/529/mensagem_049.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 049/2022._x000D_
 "DISPÕE SOBRE A ALTERAÇÃO DAS ATRIBUIÇÕES DO CARGO DO AUXILIAR DE ENFERMAGEM SEGUNDO O DECRETO Nº 94.406/87 QUE REGULAMENTA A LEI Nº 7.498, DE 25 DE JUNHO DE 1986."</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/541/mensagem_053.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/541/mensagem_053.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 053/2022._x000D_
 INSTITUI O PRÊMIO ASSIDUIDADE AOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Amparado no Art. 93 da Resolução nº 03/13, de 18 de dezembro de 2013, (Regimento Interno), desta Casa Legislativa Municipal, bem como ao disposto no Art. 17, Inciso III da Lei Orgânica Municipal de Quilombo, venho pelo presente, REQUERER, licença do cargo de Vereador, sem vencimentos, por trinta (30) dias, para tratar de assuntos particulares, a partir de 1º de março de 2022.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/472/resolucao_02.22.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/472/resolucao_02.22.pdf</t>
   </si>
   <si>
     <t>Concede licença sem vencimentos por trinta (30) dias para tratar de assuntos particulares ao vereador Ângelo Campagnolo</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/542/licenca_reni.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/542/licenca_reni.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA VEREADOR RENI</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_06-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_06-2022.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Vereador Aldecir Garbin.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO</t>
   </si>
   <si>
     <t>RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_no_01-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_no_01-2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>ANGELO CAMPAGNOLO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_casan_roberta_maas_dos_anjos.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_casan_roberta_maas_dos_anjos.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, representante legal da comunidade Quilombense nesta Casa Legislativa Municipal, no uso de suas atribuições legais e regimentais, requer que seja enviado copia da mesma por ofício (de forma eletrônica) para Sra Roberta Maas dos Anjos – Diretora Presidente da Casan/SC, requerendo que encaminhe a Câmara Municipal as seguintes informações.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_casan_roberta_maas_dos_anjos_11_04_22.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_casan_roberta_maas_dos_anjos_11_04_22.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, representante legal da comunidade Quilombense nesta Casa Legislativa Municipal, no uso de suas atribuições legais e regimentais, requer que seja enviado copia da mesma por ofício (de forma eletrônica) para Sra Roberta Maas dos Anjos – Diretora Presidente da Casan/SC, requerendo que encaminhe a Câmara Municipal informações.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_04.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requerendo que encaminhe à Câmara de Vereadores:_x000D_
 a) O contrato entre a Prefeitura Municipal de Quilombo e a Caixa Econômica Federal referente a Lei nº 2762 de 26 de Abril de 2019, onde autorizou operação de crédito com a Caixa Econômica Federal no âmbito do programa Finisa._x000D_
 b) Relatório mensal de todos os pagamentos efetuados à Caixa Econômica Federal, juntamente com os juros gerados do referido financiamento.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_05.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_05.docx</t>
   </si>
   <si>
     <t>Requer que seja enviado copia da mesma por ofício para Sra. Kauana Vailon, presidente do conselho de desenvolvimento econômico de Quilombo SC requerendo que encaminhe a Câmara Municipal as seguintes informações:_x000D_
 a)	Cópia da ata da reunião do conselho municipal de desenvolvimento econômico do município de Quilombo SC, realizada na data de 13/05/2022.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>JEVERSON SCIEGA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/548/licenca_jeverson.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/548/licenca_jeverson.pdf</t>
   </si>
   <si>
     <t>Pedido de licença - Vereador Jeverson Sciega</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/549/licenca_angelo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/549/licenca_angelo.pdf</t>
   </si>
   <si>
     <t>Pedido de licença - Vereador Angelo Campagnolo</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/574/pr_jeverson.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/574/pr_jeverson.pdf</t>
   </si>
   <si>
     <t>Pedido de licença Vereador Jeverson Sciega</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/575/pr_angelo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/575/pr_angelo.pdf</t>
   </si>
   <si>
     <t>Pedido de licença Vereador Angelo Campagnolo.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/578/pedido_licenca_aldecir.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/578/pedido_licenca_aldecir.pdf</t>
   </si>
   <si>
     <t>Pedido linceça Vereador Aldecir Garbin</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>BANCADA PT</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_06_pt.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_06_pt.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao empenho 2022010000300.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>NEREU LIMA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_nono_lima.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_nono_lima.pdf</t>
   </si>
   <si>
     <t>Requer que a Presidente do Conselho Tutelar encaminhe para esta Casa de Leis informações referente aos atendimentos na data de 02 de novembro de 2022.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_zagminan.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_zagminan.docx</t>
   </si>
   <si>
     <t>indicar ao Secretário Municipal de Agricultura, para que viabilize a manutenção da rede de canalização de água do poço na linha Zamignan.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>GLEIDSON STRAPAZZON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_02-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_02-2022.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja reparado a obra da ponte que dá acesso a comunidade da Linha Salto Saudades</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n03.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n03.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Secretário Municipal de Obras e Serviços Urbanos, Senhor Nereu Lima, que seja realizada a construção de uma lombada na travessa Guaporé, em frente a Casa Lar.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_n04.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_n04.pdf</t>
   </si>
   <si>
     <t>Sugerir a substituição de lâmpadas de mercúrio por LED, no Acesso Sul da cidade, nas comunidades de Vila Gaúcha, Vista Alegre e Salto Saudades.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_passeio_publico.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_passeio_publico.docx</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Municipal, a possibilidade fazer abertura e passeio público, na Rua João Pessoa nas proximidades da Escola Municipal Branca de Neve, até a Rua esquina com a Rua Querino Bodanese, trecho com a extensão de cerca de 200 metros.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao.docx</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal  que adote as medidas legais necessárias para o Cumprimento da Emenda Constitucional n. 120/2022 regulamentada pelas Portarias do Ministério da Saúde n. 2.109/2022 e n.1.971/2022, pagamento do Piso Salarial dos Agentes Comunitários de Saúde e Agentes de Combate as Endemias, no Valor de R$ 2.424,00, com vigência retroativa ao mês de maio/2022.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_07.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja feito pavimentação na Servidão João Armindo Monegat, centro da cidade de Quilombo/SC.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_08.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja implantado um parquinho para crianças no bairro do Cristo Rei.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_09.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_09.pdf</t>
   </si>
   <si>
     <t>Solicitam à Administração Municipal que providencie instalação de placas de sinalização e/ou identificação, com nome das ruas, bairros, comunidades rurais, atrativos turísticos e placas de limite de velocidade.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>ALDECIR GARBIN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_epagri.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_epagri.pdf</t>
   </si>
   <si>
     <t>Solicitação de aumento no quadro de funcionários extensionistas para o Escritório Municipal da Epagri de Quilombo.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/614/ind_11.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/614/ind_11.pdf</t>
   </si>
   <si>
     <t>Destinação de Recursos Financeiros para Casa Familiar Rural  Santo Agostinho nas seguintes ações: Manutenção de Prédio Escolar (Ala Antiga), Cercamento da Unidade Escolar, Aquisição de Computadores , Disponibilizar EPI'S e Auxilio Financeiro.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/446/mocao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/446/mocao.pdf</t>
   </si>
   <si>
     <t>Moção de apoio a pauta das organizações de mulheres e da agricultura camponesa e familiar</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_de_apelo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_de_apelo.pdf</t>
   </si>
   <si>
     <t>A Federação dos Trabalhadores em estabelecimentos de serviços de saúde do Estado de Santa Catarina, solicita que Vossa Excelência submeta ao Plenário, e, se aprovada, se envie individualmente para todos os Deputados e Deputadas Federais de Santa Catarina, a presente MOÇÃO DE APELO para votarem a favor do Projeto de Lei 2564/2020 com o texto já aprovado pelo Senado Federal.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_apelo_casan_2022.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_apelo_casan_2022.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor Carlos Moisés da Silva, Governador do Estado de Santa Catarina, a Senhora Roberta Maas dos Anjos, Presidente da Companhia Catarinense de Águas e Saneamento (CASAN), e ao Senhor Daniel Domingos Scharf, Sup. Regional de Negócios do Oeste, de forma eletrônica, versando sobre o seguinte:_x000D_
 _x000D_
 PARA QUE SE TOMEM AS DEVIDAS PROVIDÊNCIAS, BEM COMO APLIQUE-SE OS INVESTIMENTOS NECESSÁRIOS, PARA CONCLUSÃO DA ÚLTIMA ETAPA NOVA REDE ADUTORA ATÉ O R1; REDE, BOOSTER E RESERVATÓRIO DO BAIRRO TRÊS PINHEIROS; RESERVATÓRIO R6 DO BAIRRO BEM MORAR, ASSIM SOLUCIONANDO AS PROBLEMÁTICAS DE DÉCADAS NO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/496/mocao_de_apoio_pt.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/496/mocao_de_apoio_pt.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PELA EXPANSÃO DO INSTITUTO FEDERAL DE SANTA CATARINA , CAMPUS AVANÇADO DE SÃO LOURENÇO DO OESTE</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_01.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso Nº 01/2022- Aos Oficiais de Arbitragem da Associação Regional de Árbitros.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/609/mocao_de_aplauso_02.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/609/mocao_de_aplauso_02.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso Nº 02/2022- Ao Professor André Junior Ogliari e aos alunos do 1º ano do Curso Técnico em Agropecuária da Casa Familiar Rural- CFR.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/508/mensagem_035-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/508/mensagem_035-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem 035/2022_x000D_
 Veto jurídico parcial às Emendas propostas nos incisos V e VI do artigo 2º do Projeto de Lei Ordinária nº 015 de 2022.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/513/mensagem_037.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/513/mensagem_037.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N.º 037/2022_x000D_
 Cumprimentando-os cordialmente, sirvo-me da presente mensagem para, nos termos do artigo 43 e artigo 65, inciso II, da Lei Orgânica do Município de Quilombo, comunicar a Vossas Excelências que estou apondo o veto parcial às Emendas propostas no artigo 30, § 2º, incisos IV e V do Projeto de Lei Ordinária nº 019 de 2022, de iniciativa do Poder Executivo, que “DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL E PROVAÇÃO DO CONVÍVIO FAMILIAR DE ORIGEM NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS”, encaminhado a essa casa por meio de Mensagem de Lei nº 025/2022.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_cat.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_cat.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 15/2022 QUE CRIA O CENTRO DE ATENDIMENTO AO TURISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/612/emenda__projeto_iniciativa_popular.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/612/emenda__projeto_iniciativa_popular.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 53/2022 QUE PROÍBE A COMERCIALIZAÇÃO, UTILIZAÇÃO, QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/431/oficio_n03.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/431/oficio_n03.pdf</t>
   </si>
   <si>
     <t>Avisos relacionados às licitações deste Município, com o objetivo de levar ao conhecimento desta Casa Legislativa os procedimentos legais:</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/432/oficio_043_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/432/oficio_043_prefeitura.pdf</t>
   </si>
   <si>
     <t>Decretos e Portarias com o objetivo de levar ao conhecimento desta Casa Legislativa os procedimentos legais:</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/434/secretaria_transportes_e_obras_oficio_09.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/434/secretaria_transportes_e_obras_oficio_09.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício nº 020/2022 de autoria do Vereador Jeverson Sciega</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/443/oficio_n_18-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/443/oficio_n_18-2022.pdf</t>
   </si>
   <si>
     <t>Informar a deliberação dos servidores reunidos em Assembleia na noite de 14/03/2022 com relação a proposta do senhor prefeito sobre a data - base 2022 apresentada à Direção do Sindicato na tarde do mesmo dia.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/444/oficio_n_44-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/444/oficio_n_44-2022.pdf</t>
   </si>
   <si>
     <t>Os questionamentos realizados pelos subscritores do Requerimento n. 01/2022 estão todos respondidos pelo Memorando n. 02/2022 expedido pela Secretária de Educação, Sra. Alcione Maria Bevilacqua.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/445/oficio_n_045-2022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/445/oficio_n_045-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia física dos Projetos de Lei</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/447/oficio_047.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/447/oficio_047.pdf</t>
   </si>
   <si>
     <t>Considerando as tratativas verbais entre Executivo e Legislativo, e considerando que restou estabelecido que o percentual de reajuste dos agentes políticos do Legislativo seria por indicação da Câmara de Vereadores, solicitar qual é o percentual de reajuste a ser aplicado aos agentes políticos do Legislativo para o ano de 2022</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/457/oficio_n54.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/457/oficio_n54.pdf</t>
   </si>
   <si>
     <t>Decretos e Portarias, Promulgadas abaixo relacionadas, com o objetivo de levar ao conhecimento desta Casa Legislativa</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/465/oficio_08.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/465/oficio_08.pdf</t>
   </si>
   <si>
     <t>Avisos relacionados as licitações deste Município, conforme relação, com o objetivo de levar ao conhecimento desta Casa Legislativa</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_068.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_068.pdf</t>
   </si>
   <si>
     <t>Decretos e Portarias com o objetivo de levar ao conhecimento desta Casa Legislativa</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/469/oficio_esporte.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/469/oficio_esporte.pdf</t>
   </si>
   <si>
     <t>Agradecimento aos vereadores</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/473/oficio_073.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/473/oficio_073.pdf</t>
   </si>
   <si>
     <t>Decretos e Portarias promulgadas</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/474/oficio_consulado.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/474/oficio_consulado.pdf</t>
   </si>
   <si>
     <t>Consulado do Internacional de Quilombo convida vereadores para evento</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/476/oficio_n_49.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/476/oficio_n_49.pdf</t>
   </si>
   <si>
     <t>Resposta do ofício 060/2022 relacionado aos bens do patrimônio depositados na Escola João Goulart</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/477/oficio_rede_feminina.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/477/oficio_rede_feminina.pdf</t>
   </si>
   <si>
     <t>Liberação do uso do Plenário dia 26 de maio das 13h às 17h</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/490/oficio_n_61.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/490/oficio_n_61.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício n 079/2022</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/491/oficio_n_12.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/491/oficio_n_12.pdf</t>
   </si>
   <si>
     <t>Avisos relacionados às licitações deste Município e Fundo Municipal de Saúde de Quilombo, com o objetivo de levar ao conhecimento desta Casa Legislativa os procedimentos legais.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/492/oficio_n_115.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/492/oficio_n_115.pdf</t>
   </si>
   <si>
     <t>Portarias, Decretos e Leis promulgadas com o objetivo de levar ao conhecimento desta Casa Legislativa.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/493/oficio_n_116.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/493/oficio_n_116.pdf</t>
   </si>
   <si>
     <t>Convite para inauguração das Canchas de Bocha.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/499/oficio_049_sar.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/499/oficio_049_sar.pdf</t>
   </si>
   <si>
     <t>Objetivando resposta ao Despacho CC/CAM, de 07 de abril de 2022, que solicita análise e manifestação acerca da Moção de Apoio da Câmara Municipal de Vereadores de Quilombo.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/500/oficio_587.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/500/oficio_587.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Despacho CC/CAM de 07 de abril de 2022 (Processo SCC 6249/2022), solicitando manifestação desta pasta para subsidiar resposta a ser dada a Câmara Municipal de Vereadores de Quilombo, por meio do qual é encaminhada a Moção de Apoio, de 24 de março de 2022, vimos encaminhar em resposta, a manifestação técnica da nossa Diretoria de Cooperativismo e Desenvolvimento Rural (DICA), através do Ofício no 049/2022/SAR/DICA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_574.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_574.pdf</t>
   </si>
   <si>
     <t>De ordem do Governador do Estado, Carlos Moisés da Silva, sirvo-me do presente para acusar o recebimento da Moção em favor das mulheres e famílias das comunidades agrícolas de Quilombo, oportunidade em que encaminho manifestação da Secretaria de Estado da Agricultura, da Pesca e do Desenvolvimento Rural (SAR) acerca do assunto.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/514/of_683-2022_resposta_cam.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/514/of_683-2022_resposta_cam.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Despacho CC/CAM, apenso ao Processo SCC 11962/2022, com a solicitação de análise, manifestação e demais providências sobre o pedido de doação do imóvel onde se encontra o Campus do IFSC São Lourenço do Oeste e a EEB Rui Barbosa, localizado na Rua Aderbal Ramos da Silva, nº 486, Bairro Progresso, em São Lourenço do Oeste/SC.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/520/oficio_072.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/520/oficio_072.pdf</t>
   </si>
   <si>
     <t>Ofício da Secretaria da Educação.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/526/oficio_141.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/526/oficio_141.pdf</t>
   </si>
   <si>
     <t>Portarias, Decretos e Leis promulgadas.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/527/oficio_154_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/527/oficio_154_1.pdf</t>
   </si>
   <si>
     <t>Retirada do projeto de lei encaminhado através da Mensagem 40/2022.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/533/espetaculo_cooperacao_em_familia.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/533/espetaculo_cooperacao_em_familia.pdf</t>
   </si>
   <si>
     <t>Convite para o Espetáculo ''Cooperação em Família''</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/534/casan_135.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/534/casan_135.pdf</t>
   </si>
   <si>
     <t>Resposta do Sr. Daniel D. Scharf referente a Moção de Apelo nº 03/2022</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/537/oficio_camara_dos_deputados.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/537/oficio_camara_dos_deputados.pdf</t>
   </si>
   <si>
     <t>A Câmara dos Deputados, por intermédio da Consultoria de Orçamento e Fiscalização Financeira, disponibiliza à sociedade de forma simples e sintética, informações das transferências de recursos da União (constitucional, legal e voluntária) aos municípios, conforme anexo. A presente iniciativa relaciona-se ao esforço da Câmara dos Deputados em promover a transparência na alocação, execução e fiscalização dos recursos públicos, por meio da reunião, em documento único, de informações sobre a execução orçamentária dos recursos federais em seu município.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/538/oficio_14_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/538/oficio_14_dlc.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/543/casan.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/543/casan.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Ofício 093/2022 desse Legislativo, a COMPANHIA CATARINENSE DE ÁGUAS E SANEAMENTO – CASAN, por meio da Superintendência Regional de Negócios do Oeste – SRO, encaminha para conhecimento deste Poder, a CT-D nº 1742/2022 enviadapara a Prefeitura Municipal de Quilombo.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/544/oficio_n_176_arvore.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/544/oficio_n_176_arvore.pdf</t>
   </si>
   <si>
     <t>OFÍCIO PARA LEVAR AO CONHECIMENTO DESTA CASA LEGISLATIVA A REMOÇÃO DA ÁRVORE TUPUANÃ, LOCALIZADA NA PRAÇA MUNICIPAL DE QUILOMBO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/550/20220915112629_3.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/550/20220915112629_3.pdf</t>
   </si>
   <si>
     <t>Proposição de parabenização aprovada na Assembleia Legislativa do Estado de Santa Catarina (ALESC)</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/559/ofno_ue_s_2022_-_camara_municipal_de_quilombo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/559/ofno_ue_s_2022_-_camara_municipal_de_quilombo.pdf</t>
   </si>
   <si>
     <t>Convite para a 2ª Reunião de Planejamento e Acompanhamento do Censo 2022.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/560/req_alesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/560/req_alesc.pdf</t>
   </si>
   <si>
     <t>Proposição de parabenização, aprovada na Assembleia Legislativa do Estado de Santa Catarina (ALESC).</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/561/oficio_n_180.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/561/oficio_n_180.pdf</t>
   </si>
   <si>
     <t>Decretos e Leis promulgadas.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/566/oficio_091_educacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/566/oficio_091_educacao.pdf</t>
   </si>
   <si>
     <t>Secretária de Educação solicita a indicação de dois Vereadores para compor a Comissão de Monitoramento e Avaliação do Plano Municipal de Educação - PME, do Município de Quilombo - SC.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/567/convite_ibge.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/567/convite_ibge.pdf</t>
   </si>
   <si>
     <t>Convite para participar da 2ª Reunião de Planejamento e Acompanhamento do Censo Demográfico 2022.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/568/req_milton.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/568/req_milton.pdf</t>
   </si>
   <si>
     <t>Parabenização pelo aniversário de emancipação do Município - Deputado Milton Hobus</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/569/req_mauricio_altair_jair_e_nazareno.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/569/req_mauricio_altair_jair_e_nazareno.pdf</t>
   </si>
   <si>
     <t>Parabenização pelo aniversário de emancipação do Município - Deputados Maurício Eskudlark, Altair Silva, Jair Miotto e Nazareno Martins</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/570/oficio_uvesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/570/oficio_uvesc.pdf</t>
   </si>
   <si>
     <t>Convite para o ''Congresso Estadual de Vereadores 2022, Fórum da Mulher Parlamentar junto a UVESC''.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/571/oficio_presidente_camara.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/571/oficio_presidente_camara.pdf</t>
   </si>
   <si>
     <t>Comunicado quanto a apreciação do Processo @PCP 22/00115754.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/572/tcesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/572/tcesc.pdf</t>
   </si>
   <si>
     <t>TCE/SC entende que municípios podem criar fundos públicos para garantia de crédito a micro e pequenos empreendedores.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/573/apicultores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/573/apicultores.pdf</t>
   </si>
   <si>
     <t>Associação dos Apicultores e Meliponicultores de Quilombo - AAMQ, solicitam o auditório da Câmara de Vereadores, para reunião de trabalho, a realizar-se no dia 10 de novembro de 2022, às 18:30h.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/588/oficio_049_acamosc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/588/oficio_049_acamosc.pdf</t>
   </si>
   <si>
     <t>Convite para Palestra com o Promotor de Justiça no Ministério Público do Estado de Santa Catarina 10ª Promotoria de Chapecó.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/590/resposta_ct.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/590/resposta_ct.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 07/2022 - Nono Lima</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/591/edital_convocacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/591/edital_convocacao.pdf</t>
   </si>
   <si>
     <t>Edital de Convocação - Assembléia Geral Ordinária ACAMOSC</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/593/convite_apicultores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/593/convite_apicultores.pdf</t>
   </si>
   <si>
     <t>Convite dos Apicultores para participar da Assembleia Geral de encerramento.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/594/oficio_grupo_sagrado_coracao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/594/oficio_grupo_sagrado_coracao.pdf</t>
   </si>
   <si>
     <t>Apoio a aprovação do Projeto de Iniciativa Popular que diz respeito a proibição da utilização dos fogos de estampido.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/605/oficio_tce.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/605/oficio_tce.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Processo @PCP 22/00115754.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/606/oficio_aciq.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/606/oficio_aciq.pdf</t>
   </si>
   <si>
     <t>ACIQ apoia o Projeto de Iniciativa Popular.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/607/oficio_rfcc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/607/oficio_rfcc.pdf</t>
   </si>
   <si>
     <t>Solicitação do Plenário da Câmara dia 15 de dezembro das 13h as 15h.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/611/reajuste_uvesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/611/reajuste_uvesc.pdf</t>
   </si>
   <si>
     <t>REAJUSTE UVESC</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/615/of_285.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/615/of_285.pdf</t>
   </si>
   <si>
     <t>Resposta do ofício 0128/2022 para que o Executivo Municipal encaminhasse documentação relacionada ao empenho 300 de 2022.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/428/oficio_casan_daniel_domingues_scharf.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/428/oficio_casan_daniel_domingues_scharf.docx</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve representante legal da comunidade Quilombense, vem respeitosamente solicitar qual a data de ativação da primeira etapa da nova Rede Adutora (entre a captação/ETA e a região do Cemitério) e qual a previsão para realizar a continuidade da Adutora – cerca de 1.5KM apenas, até o reservatório principal da Cidade. Ofício a ser encaminhado de forma eletronica para  Sr. Daniel Domingues Scharf_x000D_
 SUP. REGIONAL DE NEGÓCIOS OESTE - CASAN</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>LEILA DIONE SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/430/oficio_02_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/430/oficio_02_1.pdf</t>
   </si>
   <si>
     <t>Objetivo solicitar ao Sr. Prefeito Municipal, que encaminhe o projeto de lei dos servidos ainda no mês de Fevereiro.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/459/oficio_prefeito_sao_domingos_faic.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/459/oficio_prefeito_sao_domingos_faic.docx</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve representante legal da comunidade Quilombense, vem respeitosamente parabenizar pela realização da 7ª edição da FAIC.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/511/oficio_1512022.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/511/oficio_1512022.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 0151/2022 da Prefeitura Municipal de Quilombo. _x000D_
 Cumprimentando-a cordialmente, venho respeitosamente responder à Vossa solicitação expedida através do Ofício n. 083∕2022 para que o Executivo Municipal analisasse o entendimento do Superior Tribunal de Justiça com relação ao tema 1113, bem como que o Ente Municipal realizasse as alterações no Código Tributário Municipal.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/532/digitalizar0040.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/532/digitalizar0040.pdf</t>
   </si>
   <si>
     <t>Ofício n. 0168/2022 - Referente a Mensagem n.º036/2022_x000D_
 Cumprimentando-os cordialmente, sirvo-me do presente, com fundamento nas atribuições de meu cargo e com fulcro no que determina a Lei Orgânica Municipal, solicitar a substituição do Projeto de Lei Complementar encaminhado através da Mensagem 036/2022._x000D_
 _x000D_
 Constatou-se a necessidade de pequena alteração na minuta do Projeto de Lei Complementar, a fim de incluir na proposição a prioridade de uso do Ginásio por parte do Ente Público._x000D_
 _x000D_
 Assim, substituo o Projeto de Lei Complementar encaminhado pela Mensagem n. 036/2022, pelo Projeto em anexo a este Ofício, permanecendo inalterável o teor da mencionada mensagem.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/535/oficio_0168_-_22.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/535/oficio_0168_-_22.pdf</t>
   </si>
   <si>
     <t>Ofício n. 0168/2022 - Referente a Mensagem n.º036/2022</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/547/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/547/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf</t>
   </si>
   <si>
     <t>Ofício 179/2022_x000D_
 Substitui o Projeto de Lei referenciado pela Mensagem 030/2022</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/553/oficio_188.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/553/oficio_188.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-os cordialmente, sirvo-me do presente, com fundamento nas atribuições de meu cargo e com fulcro no que determina a Lei Orgânica Municipal, solicitar o cancelamento do Projeto de Lei Complementar encaminhado através da Mensagem 054/2022, com protocolo n.º 70/2022 e data de protocolo de 13 de setembro de 2022._x000D_
 _x000D_
 Constatou-se a necessidade de alterações na minuta do Projeto de Lei Ordinária._x000D_
 _x000D_
 Assim, cancelo o Projeto de Lei Ordinária encaminhado pela Mensagem 054/2022, informando que, em momento oportuno, será enviada nova mensagem com a referida Lei acerca das diretrizes orçamentárias para o exercício financeiro para o ano de 2023._x000D_
 _x000D_
 Sem mais para o momento, aproveito o ensejo para renovar protestos de consideração e apreço._x000D_
 _x000D_
 		Atenciosamente,</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/558/192_-_22_-_mensagem_059_-_22_-_ldo_-_subsituta.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/558/192_-_22_-_mensagem_059_-_22_-_ldo_-_subsituta.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 192/2022  - Retificar a Mensagem 059/2022 LDO, protocolada no dia 04/10/2022</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>MNSL</t>
   </si>
   <si>
     <t>MENSAGEM LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/455/mensagem_legislativa_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/455/mensagem_legislativa_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/489/mensagem_legislativa_02-2022_-_projeto_leila.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/489/mensagem_legislativa_02-2022_-_projeto_leila.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CARACTERIZAÇÃO COMO AMOSTRA GRATIS PARA EMPRESTIMOS BANCÁRIOS CONCEDIDOS SEM SOLICITAÇÃO DO CONSUMIDOR RESIDENTE NO MUNICÍPIO DE QUILOMBO SC” E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/470/decreto_legislativo_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/470/decreto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXERCÍCIO FINANCEIRO DE 2020 DA PREFEITURA MUNICIPAL DE QUILOMBO E SEUS FUNDOS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>RED</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/503/red_final_familia_acolhedora.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/503/red_final_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL E PRIVAÇÃO DO CONVÍVIO FAMILIAR DE ORIGEM NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/504/red_final_cat.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/504/red_final_cat.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/505/red_final_mensagem.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/505/red_final_mensagem.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CARACTERIZAÇÃO COMO AMOSTRA GRÁTIS PARA EMPRÉSTIMOS BANCÁRIOS CONCEDIDOS SEM SOLICITAÇÃO DO CONSUMIDOR RESIDENTE NO MUNICÍPIO DE QUILOMBO SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/545/redacao_final_licenca_reni.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/545/redacao_final_licenca_reni.pdf</t>
   </si>
   <si>
     <t>Redação Final - Licença Reni Pansera</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/576/licenca_jeverson..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/576/licenca_jeverson..pdf</t>
   </si>
   <si>
     <t>Concede Licença ao Vereador Jeverson Sciega</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/577/licenca_angelo...pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/577/licenca_angelo...pdf</t>
   </si>
   <si>
     <t>Concede Licença ao Vereador Angelo Campagnolo</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/592/redacao_final_aldecir.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/592/redacao_final_aldecir.pdf</t>
   </si>
   <si>
     <t>Redação Final - Licença Aldecir Garbin</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/613/red_final_fogos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/613/red_final_fogos.pdf</t>
   </si>
   <si>
     <t>Redação Final - Projeto de Lei nº 53 - Fica vedado a utilização, queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Quilombo - SC.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PIP</t>
   </si>
   <si>
     <t>PROJETO DE INICIATIVA POPULAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/587/emenda__projeto_iniciativa_popular.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/587/emenda__projeto_iniciativa_popular.pdf</t>
   </si>
   <si>
     <t>Projeto com Emenda - Fica vedado em todo o Município de Quilombo-SC, e ambientes públicos ou privados, abertos ou fechados, utilização, queima e soltura de fogos de estampidos e artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso nas formas em que menciona.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>JULG</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/847/contas_do_prefeito.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/847/contas_do_prefeito.pdf</t>
   </si>
   <si>
     <t>PARECER TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA - JULGAMENTO DAS CONTAS DO PREFEITO DE QUILOMBO/SC REFERENTE AO EXERCÍCIO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2436,68 +2436,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/422/mensagem_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/424/mensagem_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/426/mensagem_004_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/427/mensagem_005_2022_plo4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/436/mensagem_07_-_22_-_ciga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/437/mensagem_08_-_22_-_desburocratizacao_-_baixo_risco_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/438/mensagem_09_-_22_-_demolicao_escola.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/439/mensagem_010-_22_-_cisamosc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/440/mensagem_011_-_22_-_aris.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/464/mensagem_018.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/467/mensagem_021.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/468/mensagem_023.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/471/mensagem_de_lei_no024.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/478/mnesagem_022.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/479/mensagem_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/480/mensagem_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/481/mensagem_028.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/482/mensagem_029.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/483/mensagem_025.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/484/mensagem_031.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/485/mensagem_032.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/486/mensagem_033-22_-_repasse_ctg.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/487/mensagem_06-2022_-_prerrogativa_dos_advogados_e_reducao_da_comissao_de_pads.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/509/mensagem_036-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/512/mensagem_40.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/515/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/516/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/517/mensagem_043.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/518/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/521/mensagem_045.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/522/mensagem_046.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/523/mensagem_047.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/524/mensagem_048.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/528/mensagem_050.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/530/mensagem_038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/539/digitalizar0041.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/540/digitalizar0042.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/546/mensagem_054_-_2022_-_ldo_2023_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/551/msg_056.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/552/digitalizar0044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/554/digitalizar0047.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/555/mnesagem_058_-_22_-_latera_anexos_do_ppa..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/556/mensagem_059_-_22_-_ldo_22..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/557/mensagem_060_-_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/562/digitalizar0064.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/563/digitalizar0069.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/564/digitalizar0070.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/565/digitalizar0071.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/579/digitalizar0077.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/580/digitalizar0078.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/581/digitalizar0079.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/583/digitalizar0082.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/584/digitalizar0083.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/585/digitalizar0084.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/595/mensagem_071_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/596/mensagem_072.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/597/mensagem_073_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/598/mensagem_074.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/599/digitalizar0011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/600/mensagem_077-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/601/mensagem_075_-_22_-_alteracao_orcamentaria_saude_-_folha_e_inss_dezembro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/602/mensagem_079_-_22_-_excesso_saude_fonte_67.docx.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/603/mensagem_078_-_22_-_alteracao_orcamentaria_municipio_-_folha_dezembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/604/mensagem_080.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/452/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/453/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/454/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/461/mensagem_017.2022_-_altera_a_lc_032.2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/462/mensagem_019.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/463/mensagem_020.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/488/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/506/128_-_2022_-_camara_de_vereadores_-_substituicao_pl_-_assiduidade...pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/510/substituicao_mensagem_39.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/529/mensagem_049.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/541/mensagem_053.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/472/resolucao_02.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/542/licenca_reni.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_casan_roberta_maas_dos_anjos.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_casan_roberta_maas_dos_anjos_11_04_22.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/548/licenca_jeverson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/549/licenca_angelo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/574/pr_jeverson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/575/pr_angelo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/578/pedido_licenca_aldecir.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_06_pt.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_nono_lima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_zagminan.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_n04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_passeio_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_epagri.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/614/ind_11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/446/mocao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_de_apelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_apelo_casan_2022.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/496/mocao_de_apoio_pt.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/609/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/508/mensagem_035-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/513/mensagem_037.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_cat.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/612/emenda__projeto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/431/oficio_n03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/432/oficio_043_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/434/secretaria_transportes_e_obras_oficio_09.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/443/oficio_n_18-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/444/oficio_n_44-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/445/oficio_n_045-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/447/oficio_047.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/457/oficio_n54.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/465/oficio_08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_068.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/469/oficio_esporte.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/473/oficio_073.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/474/oficio_consulado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/476/oficio_n_49.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/477/oficio_rede_feminina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/490/oficio_n_61.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/491/oficio_n_12.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/492/oficio_n_115.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/493/oficio_n_116.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/499/oficio_049_sar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/500/oficio_587.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_574.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/514/of_683-2022_resposta_cam.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/520/oficio_072.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/526/oficio_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/527/oficio_154_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/533/espetaculo_cooperacao_em_familia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/534/casan_135.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/537/oficio_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/538/oficio_14_dlc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/543/casan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/544/oficio_n_176_arvore.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/550/20220915112629_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/559/ofno_ue_s_2022_-_camara_municipal_de_quilombo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/560/req_alesc.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/561/oficio_n_180.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/566/oficio_091_educacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/567/convite_ibge.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/568/req_milton.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/569/req_mauricio_altair_jair_e_nazareno.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/570/oficio_uvesc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/571/oficio_presidente_camara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/572/tcesc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/573/apicultores.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/588/oficio_049_acamosc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/590/resposta_ct.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/591/edital_convocacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/593/convite_apicultores.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/594/oficio_grupo_sagrado_coracao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/605/oficio_tce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/606/oficio_aciq.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/607/oficio_rfcc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/611/reajuste_uvesc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/615/of_285.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/428/oficio_casan_daniel_domingues_scharf.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/430/oficio_02_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/459/oficio_prefeito_sao_domingos_faic.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/511/oficio_1512022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/532/digitalizar0040.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/535/oficio_0168_-_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/547/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/553/oficio_188.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/558/192_-_22_-_mensagem_059_-_22_-_ldo_-_subsituta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/455/mensagem_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/489/mensagem_legislativa_02-2022_-_projeto_leila.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/470/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/503/red_final_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/504/red_final_cat.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/505/red_final_mensagem.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/545/redacao_final_licenca_reni.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/576/licenca_jeverson..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/577/licenca_angelo...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/592/redacao_final_aldecir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/613/red_final_fogos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/587/emenda__projeto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/847/contas_do_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/422/mensagem_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/424/mensagem_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/426/mensagem_004_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/427/mensagem_005_2022_plo4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/436/mensagem_07_-_22_-_ciga.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/437/mensagem_08_-_22_-_desburocratizacao_-_baixo_risco_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/438/mensagem_09_-_22_-_demolicao_escola.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/439/mensagem_010-_22_-_cisamosc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/440/mensagem_011_-_22_-_aris.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/464/mensagem_018.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/467/mensagem_021.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/468/mensagem_023.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/471/mensagem_de_lei_no024.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/478/mnesagem_022.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/479/mensagem_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/480/mensagem_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/481/mensagem_028.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/482/mensagem_029.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/483/mensagem_025.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/484/mensagem_031.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/485/mensagem_032.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/486/mensagem_033-22_-_repasse_ctg.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/487/mensagem_06-2022_-_prerrogativa_dos_advogados_e_reducao_da_comissao_de_pads.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/509/mensagem_036-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/512/mensagem_40.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/515/mensagem_041.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/516/mensagem_042.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/517/mensagem_043.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/518/mensagem_044.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/521/mensagem_045.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/522/mensagem_046.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/523/mensagem_047.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/524/mensagem_048.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/528/mensagem_050.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/530/mensagem_038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/539/digitalizar0041.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/540/digitalizar0042.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/546/mensagem_054_-_2022_-_ldo_2023_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/551/msg_056.22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/552/digitalizar0044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/554/digitalizar0047.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/555/mnesagem_058_-_22_-_latera_anexos_do_ppa..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/556/mensagem_059_-_22_-_ldo_22..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/557/mensagem_060_-_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/562/digitalizar0064.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/563/digitalizar0069.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/564/digitalizar0070.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/565/digitalizar0071.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/579/digitalizar0077.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/580/digitalizar0078.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/581/digitalizar0079.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/583/digitalizar0082.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/584/digitalizar0083.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/585/digitalizar0084.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/595/mensagem_071_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/596/mensagem_072.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/597/mensagem_073_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/598/mensagem_074.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/599/digitalizar0011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/600/mensagem_077-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/601/mensagem_075_-_22_-_alteracao_orcamentaria_saude_-_folha_e_inss_dezembro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/602/mensagem_079_-_22_-_excesso_saude_fonte_67.docx.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/603/mensagem_078_-_22_-_alteracao_orcamentaria_municipio_-_folha_dezembro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/604/mensagem_080.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/452/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/453/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/454/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/461/mensagem_017.2022_-_altera_a_lc_032.2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/462/mensagem_019.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/463/mensagem_020.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/488/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/506/128_-_2022_-_camara_de_vereadores_-_substituicao_pl_-_assiduidade...pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/510/substituicao_mensagem_39.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/529/mensagem_049.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/541/mensagem_053.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/433/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/472/resolucao_02.22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/542/licenca_reni.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/589/resolucao_06-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/425/requerimento_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/429/requerimento_casan_roberta_maas_dos_anjos.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_casan_roberta_maas_dos_anjos_11_04_22.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/507/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/531/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/548/licenca_jeverson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/549/licenca_angelo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/574/pr_jeverson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/575/pr_angelo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/578/pedido_licenca_aldecir.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/582/requerimento_06_pt.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_nono_lima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/423/indicacao_zagminan.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_02-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_n03.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_n04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/495/indicacao_passeio_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/519/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_epagri.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/614/ind_11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/446/mocao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/456/mocao_de_apelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/494/mocao_de_apelo_casan_2022.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/496/mocao_de_apoio_pt.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/609/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/508/mensagem_035-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/513/mensagem_037.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/502/emenda_cat.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/612/emenda__projeto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/431/oficio_n03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/432/oficio_043_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/434/secretaria_transportes_e_obras_oficio_09.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/443/oficio_n_18-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/444/oficio_n_44-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/445/oficio_n_045-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/447/oficio_047.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/457/oficio_n54.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/465/oficio_08.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_068.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/469/oficio_esporte.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/473/oficio_073.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/474/oficio_consulado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/476/oficio_n_49.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/477/oficio_rede_feminina.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/490/oficio_n_61.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/491/oficio_n_12.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/492/oficio_n_115.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/493/oficio_n_116.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/499/oficio_049_sar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/500/oficio_587.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_574.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/514/of_683-2022_resposta_cam.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/520/oficio_072.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/526/oficio_141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/527/oficio_154_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/533/espetaculo_cooperacao_em_familia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/534/casan_135.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/537/oficio_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/538/oficio_14_dlc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/543/casan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/544/oficio_n_176_arvore.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/550/20220915112629_3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/559/ofno_ue_s_2022_-_camara_municipal_de_quilombo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/560/req_alesc.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/561/oficio_n_180.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/566/oficio_091_educacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/567/convite_ibge.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/568/req_milton.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/569/req_mauricio_altair_jair_e_nazareno.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/570/oficio_uvesc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/571/oficio_presidente_camara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/572/tcesc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/573/apicultores.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/588/oficio_049_acamosc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/590/resposta_ct.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/591/edital_convocacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/593/convite_apicultores.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/594/oficio_grupo_sagrado_coracao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/605/oficio_tce.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/606/oficio_aciq.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/607/oficio_rfcc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/611/reajuste_uvesc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/615/of_285.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/428/oficio_casan_daniel_domingues_scharf.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/430/oficio_02_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/459/oficio_prefeito_sao_domingos_faic.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/511/oficio_1512022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/532/digitalizar0040.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/535/oficio_0168_-_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/547/179_-_2022_-_mensagem_030_-_22_-_lei_edificacoes_irregulares_correta..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/553/oficio_188.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/558/192_-_22_-_mensagem_059_-_22_-_ldo_-_subsituta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/455/mensagem_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/489/mensagem_legislativa_02-2022_-_projeto_leila.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/470/decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/503/red_final_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/504/red_final_cat.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/505/red_final_mensagem.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/545/redacao_final_licenca_reni.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/576/licenca_jeverson..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/577/licenca_angelo...pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/592/redacao_final_aldecir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/613/red_final_fogos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/587/emenda__projeto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/847/contas_do_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>