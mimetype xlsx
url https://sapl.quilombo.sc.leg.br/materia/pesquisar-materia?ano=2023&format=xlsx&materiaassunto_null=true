--- v0 (2025-12-09)
+++ v1 (2026-06-11)
@@ -54,2695 +54,2695 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/627/081.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/627/081.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 081/2022 - AUTORIZAR A CELEBRAÇÃO DE TERMO DE ''CESSÃO'' DE USO COM O CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/628/082.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/628/082.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 082/2022 - AUTORIZAR A CELEBRAÇÃO DE TERMO DE PERMISSÃO DE USO À TÍTULO PRECÁRIO COM AS COMUNIDADES DO INTERIOR DO MUNICÍPIO DE QUILOMBO</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/629/083.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/629/083.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 83/2022 - AUTORIZAR A CELEBRAÇÃO DE TERMO DE PERMISSÃO DE USO À TÍTULO PRECÁRIO COM O ESPORTE CLUBE CRUZEIRO LOCALIZADO NA COMUNIDADE LINHA NOVA BRASÍLIA, INTERIOR DO MUNICÍPIO DE QUILOMBO, CUJO OBJETO DO TERMO SERÁ UM TRATOR CORTADOR DE GRAMA NKS/MTD 75KS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/630/084_merged.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/630/084_merged.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 084/2022 - AUTORIZAR A CELEBRAÇÃO DE TERMO DE ''CESSÃO'' DE USO COM A POLÍCIA MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/634/mensagem_05.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/634/mensagem_05.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 005/2023._x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 1.600 DE 12 DE NOVEMBRO DE 2001 ACRESCENTANDO NOVO PARÁGRAFO AO ARTIGO 3º, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/635/mensagem_04-1-2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/635/mensagem_04-1-2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 004/2023._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/636/mensagem_03-1-2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/636/mensagem_03-1-2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 003/2023._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_06-1-2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_06-1-2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 006/2023._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/638/mensagem_07-1-2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/638/mensagem_07-1-2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 007/2023._x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/639/mensagem_08-1-2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/639/mensagem_08-1-2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 008/2023. _x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/648/mensagem_02.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/648/mensagem_02.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 002/2023_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/652/mensagem_010.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/652/mensagem_010.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 010/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAIL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/653/mensagem_011.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/653/mensagem_011.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 011/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/654/mensagem_012.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/654/mensagem_012.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 012/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/655/mensagem_014.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/655/mensagem_014.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 014/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/656/mensagem_015.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/656/mensagem_015.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 015/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/657/mensagem_016.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/657/mensagem_016.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 016/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_09.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_09.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 009/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/659/mensagem_013.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/659/mensagem_013.2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 013/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/661/mensagem_017.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/661/mensagem_017.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 017/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/669/mensagem_019_-_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/669/mensagem_019_-_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem 019/2023 - DECLARA INSERVÍVEIS OS BENS MÓVEIS CONSTANTES DO ANEXO ÚNICO E AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/670/mensagem_020_-_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/670/mensagem_020_-_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem 020/2023 - INSTITUI O PROGRAMA DE CONTROLE REPRODUTIVO DE CÃES E GATOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/671/mensagem_021_-_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/671/mensagem_021_-_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem 021/2023 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/678/digitalizar0007.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/678/digitalizar0007.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 022/2023_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/679/mensagem_023_-_altera_30_lei_3017_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/679/mensagem_023_-_altera_30_lei_3017_1.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 023/2023._x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº. 3.017 DE 27 DE OUTUBRO DE 2022 ALTERANDO E ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/689/mensagem_026_-_2023_-_adesao_ao_programa_de_licenciamento_ambiental__pla_-_amnoroeste.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/689/mensagem_026_-_2023_-_adesao_ao_programa_de_licenciamento_ambiental__pla_-_amnoroeste.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 026/2023 - AUTORIZA A ADESÃO DO MUNICÍPIO DE QUILOMBO AO PROGRAMA LICENCIAMENTO AMBIENTAL – PLA, NO ÂMBITO DO CIMAM - CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA AMNOROESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_027_-_2023__conselho_tutelar_-_modificacoes_prefeito.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_027_-_2023__conselho_tutelar_-_modificacoes_prefeito.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 027 - 2023 - ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE QUILOMBO, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/697/mensagem_029-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/697/mensagem_029-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A CELEBRAÇÃO DE TERMO DE ''CESSÃO'' DE USO COM O ESTADO DE SANTA CATARINA, POR MEIO DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PREFEITURA - PREF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/707/mensagem_18-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/707/mensagem_18-23.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 18/2023 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL, SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/711/mensagem_030_-_2023_-_incentivo_-_associacao..pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/711/mensagem_030_-_2023_-_incentivo_-_associacao..pdf</t>
   </si>
   <si>
     <t>MENSAGEM 030/2023_x000D_
 ESTABELECE NORMAS REFERENTES À POLÍTICA DE DESENVOLVIMENTO TURÍSTICO, ECONÔMICO E CULTURAL DE INTERESSE PÚBLICO ATRAVÉS DA CONCESSÃO DE INCENTIVOS ECONÔMICOS PARA ASSOCIAÇÕES SEM FINS LUCRATIVOS COM ATIVIDADE NO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/712/digitalizar0012.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/712/digitalizar0012.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 031/2023 AUTORIZAR A CELEBRAÇÃO DE TERMO DE CESSÃO DE USO DE VEÍCULO PÚBLICO COM O ESTADO DE SANTA CATARINA, POR MEIO DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/718/mensagem_034_-_2023_-_aquisicao_de_projetos_de_pavimentacao_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/718/mensagem_034_-_2023_-_aquisicao_de_projetos_de_pavimentacao_1.pdf</t>
   </si>
   <si>
     <t>Mensagem 34 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/719/mensagem_033_-_2023_-_superavit__social.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/719/mensagem_033_-_2023_-_superavit__social.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/720/mensagem_035_-_2023_-_alteracao_da_lei_3069_-_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/720/mensagem_035_-_2023_-_alteracao_da_lei_3069_-_2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 035/2023 - DISPÕE SOBRE A INCLUSÃO DO § 3º AO ARTIGO 3º DA LEI Nº 3069/2023 DE 20 DE ABRIL DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/726/adobe_scan_08_de_mai._de_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/726/adobe_scan_08_de_mai._de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem 36 - _x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/731/adobe_scan_10_de_mai._de_2023_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/731/adobe_scan_10_de_mai._de_2023_2.pdf</t>
   </si>
   <si>
     <t>Mensagem 037 - DISPÕE SOBRE ALTERAÇÃO DOS PARÁGRAFOS DO ARTIGO 3º-A DA LEI MUNICIPAL Nº. 2.666 DE 28 DE NOVEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/737/mensagem_039_-_2023_-_so_na_lama_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/737/mensagem_039_-_2023_-_so_na_lama_2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 039/2023 - AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO TRILHEIROS SÓ NA LAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/738/mensagem_041_-_2023_-_remanejamento_camara_de_vereadores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/738/mensagem_041_-_2023_-_remanejamento_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE VEREADORES DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/739/mensagem_040_-_2023_-_remanejamento_casa_do_mel.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/739/mensagem_040_-_2023_-_remanejamento_casa_do_mel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/746/mensagem_042_-_2023_-_convenio_-_cidasc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/746/mensagem_042_-_2023_-_convenio_-_cidasc.pdf</t>
   </si>
   <si>
     <t>Mensagem 42 AUTORIZA AO PODER EXECUTIVO MUNICIPAL A EFETUAR CONVÊNIO DE COLABORAÇÃO TÉCNICA COM A COMPANHIA INTEGRADA DE DESENVOLVIMENTO AGRÍCOLA DE SANTA CATARINA – CIDASC.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_045_-_2023_-_remanejamento_reforma_e_acessibilidade_casa_familiar_rural.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_045_-_2023_-_remanejamento_reforma_e_acessibilidade_casa_familiar_rural.docx</t>
   </si>
   <si>
     <t>MENSAGEM 45 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/755/mensagem_044_-_2023_-_superavit_policia_civil_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/755/mensagem_044_-_2023_-_superavit_policia_civil_1.pdf</t>
   </si>
   <si>
     <t>Mensagem 44 - DISPOE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/756/mensagem_047_-_2023_-_remanejamento_social__procad-suas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/756/mensagem_047_-_2023_-_remanejamento_social__procad-suas.pdf</t>
   </si>
   <si>
     <t>Mensagem 047 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/759/adobe_scan_26_de_jun._de_2023_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/759/adobe_scan_26_de_jun._de_2023_2.pdf</t>
   </si>
   <si>
     <t>Mensagem 46 - RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DA AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROJETO EDUCACIONAL SOBRE “DIREITO E SENCIÊNCIA ANIMAL, CONSCIENTIZAÇÃO AMBIENTAL E SUSTENTABILIDADE” NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/773/mensagem_50.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/773/mensagem_50.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 50 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAUDE DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/774/mensagem_49.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/774/mensagem_49.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 49 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/775/mensagem_48_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/775/mensagem_48_2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 48 - DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A DEMOLIÇÃO E BAIXA NO PATRIMÔNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_053_-_2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_053_-_2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 53 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/786/mensagem_055_-_2023_-_remanejamento_social__parceria_icasa_ate_dezembro_de_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/786/mensagem_055_-_2023_-_remanejamento_social__parceria_icasa_ate_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 55 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/787/mensagem_056_-_2023_-_incentivo_empresas_-_2964_3_3.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/787/mensagem_056_-_2023_-_incentivo_empresas_-_2964_3_3.pdf</t>
   </si>
   <si>
     <t>-----MENSAGEM 56----- DISPÕE SOBRE A ALTERAÇÃO DA LEI 2.964/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mensagem_057_-2023_-_excesso_educacao_transp._escolar_rec._576.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mensagem_057_-2023_-_excesso_educacao_transp._escolar_rec._576.pdf</t>
   </si>
   <si>
     <t>--- MENSAGEM 57 --- DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mensagem_058_-2023_-_excesso_saude_recurso_enfermagem.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mensagem_058_-2023_-_excesso_saude_recurso_enfermagem.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 58--- DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mensagem_059_-_2023_-_remanejamento_saude_-__cis-amosc_e_folha_agentes_comunitarios_pdf.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mensagem_059_-_2023_-_remanejamento_saude_-__cis-amosc_e_folha_agentes_comunitarios_pdf.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 59--- DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mensagem_060_-_2023_-_enfermagem_-_investsus.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mensagem_060_-_2023_-_enfermagem_-_investsus.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 60--- DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE VERBAS ORIUNDAS DA UNIÃO PARA PAGAMENTO DE VALORES ADICIONAIS AOS PROFISSIONAIS DE ENFERMAGEM PERTENCENTES AO QUADRO DE FUNCIONÁRIOS DA BENEFICÊNCIA CAMILIANA DO SUL – HOSPITAL SÃO BERNARDO DE QUILOMBO-SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mensagem_61.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mensagem_61.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 61--- DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/798/mensagem_63.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/798/mensagem_63.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 63--- RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERFEDERATIVO DE SAÚDE DO OESTE DE SANTA CATARINA (CISAMOSC), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/799/mensagem_62.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/799/mensagem_62.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 62---     DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/806/plo_59_mdb.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/806/plo_59_mdb.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO SC A INSTITUIR O PROGRAMA CUIDADOR DE IDOSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/815/mensagem_65_a.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/815/mensagem_65_a.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 65--- DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/816/mensagem_66.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/816/mensagem_66.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 66---   DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/817/mensagem_67.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/817/mensagem_67.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 67--- ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUILOMBO SC PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/818/mensagem_64.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/818/mensagem_64.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 64--- DISPÕE SOBRE A SUSPENSÃO DOS PRAZOS DOS PROCESSOS ADMINISTRATIVOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/819/mensagem_068.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/819/mensagem_068.2023.pdf</t>
   </si>
   <si>
     <t>---MENSAGEM 068/2023---_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/822/mensagem_069.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/822/mensagem_069.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 069/2023*_x000D_
 _x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/827/mensagem_078.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/827/mensagem_078.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 078/2023*_x000D_
 _x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>CLAUDETE RENNER KETTL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/828/lei_cancer_infantil.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/828/lei_cancer_infantil.docx</t>
   </si>
   <si>
     <t>Institui a semana municipal de prevenção e diagnóstico do câncer infantil a ser realizada entre os dias 23 e 29 de novembro</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_de_lei_coracao_de_mulher_final.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_de_lei_coracao_de_mulher_final.docx</t>
   </si>
   <si>
     <t>Institui a Campanha “Coração de Mulher”, no âmbito do município de Quilombo.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/831/mensagem_no_071.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/831/mensagem_no_071.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 071/2023*_x000D_
 _x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/834/mensagem_073_-_2023_-_remanejamento_em_razao_do_decreto_389.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/834/mensagem_073_-_2023_-_remanejamento_em_razao_do_decreto_389.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 073/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/835/mensagem_072_-_2023_-_remanejamento_social_-__folha_creas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/835/mensagem_072_-_2023_-_remanejamento_social_-__folha_creas.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 072/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/837/projeto_de_lei.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/837/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a dispensa de servidor público municipal de parte da Jornada de trabalho para o acompanhamento de pessoa com deficiência.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/839/mensagem_n_076.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/839/mensagem_n_076.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 076/2023*_x000D_
 DISPÕE SOBRE A RATIFICAÇÃO DO CONTRATO DE CONSÓRCIO PÚBLICO DO CIMAM – CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA AMNOROESTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/840/mensagem_no_075.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/840/mensagem_no_075.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 075/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/841/mensagem_n_079.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/841/mensagem_n_079.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 079/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/842/mensagem_081_-_2023_-_alienacao_-_sachet.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/842/mensagem_081_-_2023_-_alienacao_-_sachet.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 081/2023*_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/845/mensagem_080_-_2023_-_financiamento_-_asfalto_salto_saudades.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/845/mensagem_080_-_2023_-_financiamento_-_asfalto_salto_saudades.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 080/2023*_x000D_
 AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BRDE – BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/846/mensagem_082_-_23_-_autorizacao_repasse_grupo_de_idosos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/846/mensagem_082_-_23_-_autorizacao_repasse_grupo_de_idosos.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 082/2023*_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR PARCERIA ENTRE O MUNICÍPIO DE QUILOMBO E OS GRUPOS DE IDOSOS QUE CUMPREM OS REQUISITOS LEGAIS PARA TAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/848/mensagem_083-_2023_-_remanejamento_proprio_-_obra_auditorio_e_calhas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/848/mensagem_083-_2023_-_remanejamento_proprio_-_obra_auditorio_e_calhas.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 083/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/849/mensagem_084-_2023_-_excesso_salario_educacao_-_obras.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/849/mensagem_084-_2023_-_excesso_salario_educacao_-_obras.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 084/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2023.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/850/mensagem_86_-_2023_-_valor_incentivo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/850/mensagem_86_-_2023_-_valor_incentivo.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 086/2023*_x000D_
 ALTERA O PARÁGRAFO ÚNICO DO ART. 1º DA LEI Nº. 2697/2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/851/mensagem_85_-_2023_-_recebimento_de_doacao_-_kennedy.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/851/mensagem_85_-_2023_-_recebimento_de_doacao_-_kennedy.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 085/2023*_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO A RECEBER IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/853/mensagem_087_-_2023_-_excesso_de_arrecadacao_ref._financiamento_-_asfalto_salto_saudades.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/853/mensagem_087_-_2023_-_excesso_de_arrecadacao_ref._financiamento_-_asfalto_salto_saudades.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 087/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/855/mensagem_088_-_2023_-_excesso_transf._do_estado_ref._plano_de_trabalho_-_manut._de_estradas_vicinais_exercicio_2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/855/mensagem_088_-_2023_-_excesso_transf._do_estado_ref._plano_de_trabalho_-_manut._de_estradas_vicinais_exercicio_2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 088/2023*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_093_-_2023_-_repasse_asmuq.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_093_-_2023_-_repasse_asmuq.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 093/2023*_x000D_
 AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA A ASMUQ – ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/688/mnesagem_025_-_2023_-_pl_-_meio_ambiente_-_este_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/688/mnesagem_025_-_2023_-_pl_-_meio_ambiente_-_este_2.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 025/2023 - INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DE PROTEÇÃO, CONTROLE, FISCALIZAÇÃO, MELHORIA DA QUALIDADE E LICENCIAMENTO AMBIENTAL, PREVÊ A CRIAÇÃO O FUNDO MUNICIPAL DO MEIO AMBIENTE, INSTITUI O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE – COMDEMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_028-2023_-_revisao_geral_anual_servidores_camara.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_028-2023_-_revisao_geral_anual_servidores_camara.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 028 - 2023 - DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS E DA REMUNERAÇÃO DOS SERVIDORES COMISSIONADOS DA CÂMARA MUNICIPAL DE VEREADORES DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/717/mensagem_032_-_23_-_procuradoria_-_reenquadramento_correto.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/717/mensagem_032_-_23_-_procuradoria_-_reenquadramento_correto.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 032/2023, DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE QUILOMBO, DO CARGO DE PROCURADOR GERAL, DE PROCURADOR JURÍDICO, REENQUADRAMENTO DOS PROCURADORES ASSISTENTES NO PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAL, RETIFICAÇÃO E ATUALIZAÇÃO DOS ANEXOS I E II DA LEI COMPLEMENTAR N. 031/2001 DE 05 DE DEZEMBRO DE 2001.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/736/mensagem_038_-_2023_-_projeto_lc_-_enfermagem_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/736/mensagem_038_-_2023_-_projeto_lc_-_enfermagem_1.pdf</t>
   </si>
   <si>
     <t>mensagem 038 - 2023 - DISPÕE SOBRE A CONCESSÃO DE COMPLEMENTO TEMPORÁRIO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/776/mensagem_43.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/776/mensagem_43.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 43 - DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II – DESCRIÇÃO DE CARGOS DA LEI COMPLEMENTAR Nº 030, DE 05 DE DEZEMBRO DE 2001, REFERENTE AO CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/780/msg_no_51-23_-_plc_no_06-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/780/msg_no_51-23_-_plc_no_06-23.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 51 - DISPÕE SOBRE O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO REGIDOS PELA LEI COMPLEMENTAR Nº. 030/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/781/msg_no_52-23_-_plc_no_07-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/781/msg_no_52-23_-_plc_no_07-23.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 52 - DISPÕE SOBRE A CONCESSÃO DO PERCENTUAL DE PROGRESSÃO POR MÉRITO REFERENTE AO ANO BASE DE 2020 AOS SERVIDORES EFETIVOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/782/msg_no_54-23_-_plc_no_08-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/782/msg_no_54-23_-_plc_no_08-23.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 54 - DISPÕE SOBRE O AUMENTO DE VAGAS NO CARGO DE MECÂNICO ALTERANDO A LEI COMPLEMENTAR Nº 031/2001, E DÁ OUTRAS PROVIDÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/836/mensagem_no_074.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/836/mensagem_no_074.2023.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 074/2023*_x000D_
 AUTORIZA O CHEFE DO PODER EXECUTIVO A INSTITUIR SERVIDÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_-_plano_de_cargos_e_remuneracoes.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_-_plano_de_cargos_e_remuneracoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO GERAL DE SERVIDORES E REMUNERAÇÕES DO PODER LEGISLATIVO MUNICIPAL DE _x000D_
 QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/856/mensagem_089_-_2023_-_assiduidade_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/856/mensagem_089_-_2023_-_assiduidade_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 089/2023*_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º, E SEUS PARÁGRAFOS, DA LEI COMPLEMENTAR Nº 181/2022, DE 19 DE SETEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/857/mensagem_090_-_2023_-_assiduidade_servidores_geral.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/857/mensagem_090_-_2023_-_assiduidade_servidores_geral.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 090/2023*_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º, E SEUS PARÁGRAFOS, DA LEI COMPLEMENTAR Nº 179/2022, DE 18 DE JULHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_091_-_2023_-_assiduidade_servidores_professores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_091_-_2023_-_assiduidade_servidores_professores.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 091/2023*_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR Nº 189/2023, DE 24 de AGOSTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/859/mensagem_092_-_2023_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/859/mensagem_092_-_2023_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 092/2023*_x000D_
 DISPÕE SOBRE A CONCESSÃO DO VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/861/mensagem_094_-_2023_-_enfermagem_servidores_investsus.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/861/mensagem_094_-_2023_-_enfermagem_servidores_investsus.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 094/2023*_x000D_
 DISPÕE SOBRE A CONCESSÃO DE COMPLEMENTO TEMPORÁRIO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/863/mensagem_095_-_2023_-_aumento_aposentados_e_pensionistas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/863/mensagem_095_-_2023_-_aumento_aposentados_e_pensionistas.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 095/2023*_x000D_
 DISPÕE SOBRE A MINIRREFORMA CONCEDENDO AUMENTO NO BENEFÍCIO DOS APOSENTADOS E PENSIONISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/864/mensagem_096_-_2023_-_professores_-_reajuste.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/864/mensagem_096_-_2023_-_professores_-_reajuste.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N° 096/2023*_x000D_
 DISPÕE SOBRE A CONCESSÃO DE PISO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS SOB O REGIME DA LEI COMPLEMENTAR N. 30/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_complementar_n._18-2023_premio_assiduidade.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_complementar_n._18-2023_premio_assiduidade.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS DO DO PODER LEGISLATIVO DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/666/proposta_emenda_lei_organica.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/666/proposta_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA DO MUNICÍPIO DE QUILOMBO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/665/resolucao_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/665/resolucao_01-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR VANDERCÉLIO SALLA DARIF.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/664/resolucao_regimento_interno.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/664/resolucao_regimento_interno.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE RESOLUÇÃO A FIM DE ALTERAR PARTES DA RESOLUÇÃO Nº 03/2013 QUE TRATA DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_resolucao_legislativa_plenario_.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_resolucao_legislativa_plenario_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DO ESPAÇO DO PLENÁRIO DA CÂMARA DE VEREADORES DE QUILOMBO-SC POR TERCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_resolucao_04-2023_vale_alimentacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_resolucao_04-2023_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO DE QUILOMBO/SC NOS TERMOS DA LEI N. 2.695/2018 DE 23 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_02-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_02-2023.pdf</t>
   </si>
   <si>
     <t>SR. ADERALDO CARAZO, GERENTE DA CELESC QUILOMBO</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_03-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_03-23.pdf</t>
   </si>
   <si>
     <t>Requerimento para que seja disponibilizado lista atualizada dos eleitores de Quilombo.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_01-23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2023 - VEREADORES SOLICITAM AO SECRETÁRIO DO ESTADO DE INFRAESTRUTURA E MOBILIDADE URBANA PARA QUE SEJA ESTUDADO A POSSIBILIDADE DE INSERIR LOMBADA NO TRECHO QUE LIGA QUILOMBO A SANTIAGO DO SUL.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_02-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_02-23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA QUE SEJA REALIZADO TERMO DE CESSÃO DE USO DE VEÍCULO TIPO CAMIONETE CHEVROLET S10 LTZ CHASSI 9BG148MKOC442394,_x000D_
 PATRIMÔNIO n° 14438, PLACA RYC 7E75 COM A POLÍCIA MILITAR DE QUILOMBO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_03-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_03-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que, através do setor competente, providencie calçamento na Servidão Santa Catarina localizada no Bairro Santa Inês, neste Município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_04-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_04-2023.pdf</t>
   </si>
   <si>
     <t>Recomenda a instalação de uma academia ao ar livre no Bairro Portal do Sol</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_05-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo melhoramento de sinalização e/ou implantação de lombada/trevo na saída do acesso norte que liga a cidade a SC-157 e a Linha Janeiro.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx</t>
   </si>
   <si>
     <t>Sugere que seja realizado um estudo para a criação de um “Programa de incentivo ao plantio e manejo de ervas medicinais no município de Quilombo”</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>ALDECIR GARBIN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_apoio_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_apoio_01-23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 01/2023 - IMPLANTAÇÃO/PAGAMENTO DO PISO NACIONAL DO MAGISTÉRIO QUE TEVE AUMENTO DE 14,945% PASSANDO DE R$ 3.845,63 PARA R$ 4.420,36 EM 2023 PARA OS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>ANGELO CAMPAGNOLO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/681/mocao_de_apelo__iluminacao_trevos_e_rocada_2023.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/681/mocao_de_apelo__iluminacao_trevos_e_rocada_2023.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 001/2023 - Ao Excelentíssimo Senhor JORGINHO MELLO, Governador do Estado de Santa Catarina, ao Sr. Jerry Comper, Secretário de Infraestrutura e Mobilidade Urbana, PARA QUE SE SEJA REALIZADA A ILUMINAÇÃO DOS TREVOS DE ACESSO A CIDADE DE QUILOMBO/SC, BEM COMO A ROÇADA E LIMPEZA NA SC 157 ENTRE A PONTE DO RIO CHAPECO E SÃO LOURENÇO DO OESTE.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/691/mocao_de_aplauso_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/691/mocao_de_aplauso_01-23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 001/2023 - Após cumpridas todas as formalidades legais e regimentais, caso seja aprovada, envie esta MOÇÃO DE APLAUSO ao Excelentíssimo Senhor Jorginho Mello, Governador do Estado de Santa Catarina, o Senhor Laudelino Bastos e Silva, Presidente da Companhia Catarinense de Águas e Saneamento (CASAN), ao Senhor Daniel Dominges Scharf, Sup. Regional de Negócios do Oeste, ao Diretor de Operação e Expansão Pedro Joel Horstmann, e ao Senhor Francisco Alberto Cozer Chefe da Agência de Quilombo. - Devido ao grande empenho da Companhia CASAN na solução dos problemas da falta de água em nosso Município</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>NEREU CANDIDO MARTINHAGO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/692/mocao_de_apelo_02-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/692/mocao_de_apelo_02-23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 002/2023 - PARA QUE O MUNICÍPIO DE QUILOMBO VOLTE A PERTENCER A COORDENADORIA REGIONAL DE INFRAESTRUTURA OESTE (CROES) DE CHAPECÓ - SC.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/698/mocao_de_apelo__faculdade_gratuita.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/698/mocao_de_apelo__faculdade_gratuita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO,  Ao Senhor Presidente da Assembleia Legislativa do Estado de Santa Catarina (ALESC), Mauro de Nadal, a todos os Deputados e Deputadas Estaduais de Santa Catarina, e ao Governador do Estado de Santa Catarina, Jorginho Mello_x000D_
 _x000D_
 Para garantir que o “Programa Universidade (Faculdade) Gratuita” seja disponibilizado por meio de bolsas de estudo a todos os estudantes catarinenses das Instituições de Ensino Superior (IES) do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/716/mocao_de_apelo_sc482.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/716/mocao_de_apelo_sc482.pdf</t>
   </si>
   <si>
     <t>PARA MANUTENÇÃO E CONSERVAÇÃO ( REPAROS), BEM COMO A ROÇADA E LIMPEZANA SC482 ENTRE OS MUNICIPIOS DE QUILOMBO E SANTIAGO SUL.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/743/mocao_martinhago.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/743/mocao_martinhago.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 05/2023</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/758/2_mocao_06.23_anderson_welter_-_copia_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/758/2_mocao_06.23_anderson_welter_-_copia_1.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA DE VEREADORES DE QUILOMBO-SC, ACOLHENDO PROPOSIÇÃO DO VEREADOR SR. ANDERSON WELTER, COM O OBJETIVO DE SENSIBILIZAR AS INSTITUIÇÕES GOVERNAMENTAIS SOBRE A IMPORTÂNCIA DA CRIAÇÃO DE PROGRAMAS INSTITUCIONAIS, CAMPANHAS TELEVISIVAS E RADIOFÔNICAS QUE TENHAM COMO FOCO, A INFORMAÇÃO, A EDUCAÇÃO E A DESMISTIFICAÇÃO DE UM ASSUNTO QUE É TRATADO PELA SOCIEDADE E PELAS FAMÍLIAS COMO UM GRANDE TABU: TRANSTORNO DEPRESSIVO MAIOR OU DISTÚRBIO DEPRESSIVO MAIOR, POPULARMENTE CONHECIDOS COMO “DEPRESSÃO”.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/764/mocao_de_apelo_07-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/764/mocao_de_apelo_07-23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 07/2023 - “A Câmara Municipal de Vereadores de Quilombo/SC, acolhendo proposição dos Vereadores Reni Pansera, Jeverson Sciega e Aldecir Garbin, representantes da Bancada do Partido dos Trabalhadores, apela a Vossa Excelência para que seja revogada a redução do imposto para a importação do leite e outros lácteos, prevista na Resolução GECEX nº 353/2022.’’</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>LEILA DIONE SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/767/mocao_de_congratulacao_no_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/767/mocao_de_congratulacao_no_01.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Igreja Evangélica Assembleia de Deus de Quilombo, através do Pastor Presidente, Sr. Jackson Doege, seu presbitério e demais membros pelos trinta e dois anos de emancipação eclesiástica.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/823/mocao_onorio_roman_alberti.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/823/mocao_onorio_roman_alberti.docx</t>
   </si>
   <si>
     <t>Moção de reconhecimento da vida pública e política do Ex-prefeito, vereador e_x000D_
 empreendedor Onório Romano Alberti. Pelo LANÇAMENTO DO LIVRO "CEM ANOS DE CORAGEM": A vida pública e política de_x000D_
 Onório Romano Alberti, prefeito de Chapecó na década de 1940.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/824/mocao_leila.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/824/mocao_leila.docx</t>
   </si>
   <si>
     <t>Aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados para acolher esta moção como manifestação de vontade da maioria absoluta do Povo de QUILOMBO – ESTADO DE SANTA CATARINA, mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/830/mocao_13.2023.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/830/mocao_13.2023.docx</t>
   </si>
   <si>
     <t>A presente proposição visa reconhecer a atleta de futsal da seleção brasileira de surdos, VANEZA WONS, no 5º Campeonato Mundial de Futsal de Surdos 2023.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/832/mocao_de_aplauso_____2023_expoquilombo.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/832/mocao_de_aplauso_____2023_expoquilombo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Comissão Organizadora e a Associação Comercial e Industrial de Quilombo e Região ACIQ de Quilombo/SC.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/833/mocao_de_aplauso_____2023_dicolonnata.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/833/mocao_de_aplauso_____2023_dicolonnata.docx</t>
   </si>
   <si>
     <t>esta MOÇÃO DE APLAUSO ao Senhor Cicero Orso, Sócio Administrador da Di Colonnata Salumeria e Charcutaria Ltda de Quilombo/SC.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/633/veto_01-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/633/veto_01-2023.pdf</t>
   </si>
   <si>
     <t>VETO 01/2023 - Do Projeto de Lei nº. 053/2022, processo nº. 079/2022, que dispõe sobre a proibição de comercialização, utilização, queima e soltura de fogos de estampidos e de artifícios, assim como quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Quilombo, e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/867/veto_02.2023_-_projeto_de_lei_de_iniciativa_popular_n._01.2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/867/veto_02.2023_-_projeto_de_lei_de_iniciativa_popular_n._01.2023.pdf</t>
   </si>
   <si>
     <t>*VETO Nº. 02/2023*_x000D_
 DISPÕE SOBRE O VETO TOTAL DO PROJETO DE LEI DE INICIATIVA POPULAR Nº. 01/2023, QUE DISPÕE SOBRE A CRIAÇÃO DO "PROGRAMA SEGURANÇA NA ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/700/emenda_plo_27.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/700/emenda_plo_27.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 27/2023 QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE QUILOMBO, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/631/289_-_2022_-_camara_de_vereadores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/631/289_-_2022_-_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 289/2022 - CONVOCAR OS NOBRES VEREADORES PARA SESSÃO EXTRAORDINÁRIA DIA 02 DE JANEIRO DE 2023 ÀS 9H</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>CASAN - CASAN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/640/oficio_205-22_casan.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/640/oficio_205-22_casan.pdf</t>
   </si>
   <si>
     <t>CASAN - RESPOSTA AO OFÍCIO 0137/2022 EXPEDIDO PELA CÂMARA, SOLICITANDO INFORMAÇÕES ACERCA DA NOVA ADUTORA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/641/oficio_001-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/641/oficio_001-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM O OBJETIVO DE LEVAR AO CONHECIMENTO DESTA CASA DE LEIS, AS PORTARIAS, DECRETOS E LEIS PROMULGADAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>EPAGRI - EPAGRI</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/642/oficio_02-2023_epagre.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/642/oficio_02-2023_epagre.pdf</t>
   </si>
   <si>
     <t>EPAGRI - RESPOSTA A INDICAÇÃO Nº 10/2022 DA SOLICITAÇÃO DE AUMENTO NO QUADRO DE FUNCIONÁRIOS EXTENSIONISTAS PARA O ESCRITÓRIO MUNICIPAL DA EPAGRI DE QUILOMBO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>CÂMARA DOS DEPUTADOS - CAMDEP</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/644/fiscalize_camara_dos_deputados.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/644/fiscalize_camara_dos_deputados.pdf</t>
   </si>
   <si>
     <t>CÂMARA DOS DEPUTADOS - FISCALIZE</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>ACAMOSC - ACAMOSC</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/645/oficio_02-23_acamosc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/645/oficio_02-23_acamosc.pdf</t>
   </si>
   <si>
     <t>ACAMOSC - ATUALIZAÇÃO DOS VALORES DAS CONTRIBUIÇÕES REPASSADAS PELAS CÂMARAS ASSOCIADAS À ACAMOSC.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO DOS APICULTORES - AAMQ</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/646/oficio_apicultores.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/646/oficio_apicultores.pdf</t>
   </si>
   <si>
     <t>AAMQ - ASSOCIAÇÃO DOS APICULTORES DE QUILOMBO, SOLICITA O AUDITÓRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO PATAS VOLUNTÁRIAS - APV</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/660/oficio_patas_voluntarias.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/660/oficio_patas_voluntarias.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO PATAS VOLUNTÁRIAS, SOLICITA O PLENÁRIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS - TCE</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/673/cartao_de_agradecimento.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/673/cartao_de_agradecimento.pdf</t>
   </si>
   <si>
     <t>CARTÃO DE AGRADECIMENTO - TCE/SC</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/675/fiscalize.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/675/fiscalize.pdf</t>
   </si>
   <si>
     <t>FISCALIZE - CÂMARA DOS DEPUTADOS</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/677/oficio_aamq-sc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/677/oficio_aamq-sc.pdf</t>
   </si>
   <si>
     <t>AAMQ/SC - SOLICITA O PLENÁRIO DA CÂMARA DE VEREADORES DIA 02/03/23 ÀS 19H.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_apoio_no_01-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_apoio_no_01-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 01/2023 - MANUTENÇÃO DA SC 157 - CÂMARA MUNICIPAL DE CORONEL FREITAS</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/687/oficio_patas_voluntarias.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/687/oficio_patas_voluntarias.pdf</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO PATAS VOLUNTÁRIAS SOLICITA O PLENÁRIO DA CÂMARA DIA 14 DE MARÇO A PARTIR DAS 18H30.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/695/oficio_034_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/695/oficio_034_prefeitura.pdf</t>
   </si>
   <si>
     <t>PREFEITO SOLICITA QUE A BANCADA DO PARTIDO DOS TRABALHADORES INDIQUE UMA ENTIDADE PARA REALIZAR A CONCESSÃO DE USO DE UMA ENSILIADEIRA COLHEDORA DE FORRAGEM, ACOPLAVEL A TRATOR, MARCA JF, MODELO C120 S6, SÉRIE N. AICB-022955, PAT/SAR N. 20015</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/696/oficio_n._035-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/696/oficio_n._035-2023.pdf</t>
   </si>
   <si>
     <t>Ofício Executivo n. 035-2023</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/699/oficio_37-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/699/oficio_37-23.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO A FIM DE INFORMAR SOBRE PORTARIAS, DECRETOS E LEIS PROMULGADAS</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/703/orcamento_fiscalize.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/703/orcamento_fiscalize.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/704/mocao_de_apelo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/704/mocao_de_apelo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ENCAMINHADA AO SENHOR GOVERNADOR JORGINHO MELLO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/705/oficio_40_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/705/oficio_40_prefeitura.pdf</t>
   </si>
   <si>
     <t>PORTARIAS, DECRETOS E LEIS PROMULGADAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/706/geracao_de_empenho_no_siafi.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/706/geracao_de_empenho_no_siafi.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO TRANSFERÊNCIA EMENDA PEDRO UCZAI.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/708/agradecimento.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/708/agradecimento.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DE AGRADECIMENTO DA ESCOLA DE EDUCAÇÃO BÁSICA PROFESSORA JUREMA SAVI MILANEZ</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/709/oficio_43_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/709/oficio_43_prefeitura.pdf</t>
   </si>
   <si>
     <t>DECRETOS, LEIS E PORTARIAS PROMULGADAS</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/714/oficio_25_assistencia_social.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/714/oficio_25_assistencia_social.pdf</t>
   </si>
   <si>
     <t>EDITAL DO PROCESSO DE ESCOLHA DOS MEMBROS DO CONSELHO TUTELAR DE QUILOMBO</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/721/oficio_60_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/721/oficio_60_prefeitura.pdf</t>
   </si>
   <si>
     <t>PORTARIAS, DECRETOS E LEIS PROMULGADAS</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/722/oficio_19_apae.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/722/oficio_19_apae.pdf</t>
   </si>
   <si>
     <t>OFÍCIO APAE - RELATÓRIO DE GESTÃO DO EXERCÍCIO DO ANO DE 2022 - PLANO DE AÇÃO</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/723/oficio_apae.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/723/oficio_apae.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO DOS VEREADORES PARA O XXII JANTAR APAE MAMÃE</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/725/oficio_fiscalize.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/725/oficio_fiscalize.pdf</t>
   </si>
   <si>
     <t>OFÍCIO FISCALIZE CÂMARA DOS DEPUTADOS</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/728/processo_scc_00004750_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/728/processo_scc_00004750_2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO CASA CIVIL / OFÍCIO SECRETARIA DE ESTADO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/732/oficio_68_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/732/oficio_68_prefeitura.pdf</t>
   </si>
   <si>
     <t>Ofício nº 68/2023 - Portarias, Decretos e Leis promulgadas</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/734/oficia_34-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/734/oficia_34-23.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 34/2023 -  CONVITE DA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA PARTICIPAR DE UM ESPETÁCULO TEATRAL A RESPEITO DO DIA NACIONAL DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCNTES</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/744/oficio_82_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/744/oficio_82_prefeitura.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/748/oficio_01_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/748/oficio_01_dlc.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 1 DLC DA PREFEITURA - AVISO DE LICITAÇÕES</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/749/oficio_02_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/749/oficio_02_dlc.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 02 DO DLC REFERENTE  A AVISOS DE LICITAÇÕES</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_04_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_04_dlc.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DE AVISO DO DEPARTAMENTO DE LICITAÇÕES E COMPRAS</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/760/oficio_39_assistencia_social.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/760/oficio_39_assistencia_social.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA 13º CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/713/digitalizar0102.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/713/digitalizar0102.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 048/2023   - Substituição do texto do projeto de lei da mensagem 030/2023</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/771/oficio_05-2023_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/771/oficio_05-2023_dlc.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 05/2023 DLC - AVISOS RELACIONADOS A COMPRAS E LICITAÇÕES PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/777/adobe_scan_08_de_ago._de_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/777/adobe_scan_08_de_ago._de_2023.pdf</t>
   </si>
   <si>
     <t>Ofício n. 51/2023 com referência a mensagem n. 50/2023.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/783/oficio_-_altera_projeto_da_mensagem_43_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/783/oficio_-_altera_projeto_da_mensagem_43_2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 147/2023 - PREFEITURA MUNICIPAL - DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II - DESCRIÇÃO DE CARGOS DA LEI COMPLEMENTAR Nº 030, DE 05 DE DEZEMBRO DE 2001, REFERENTE AO CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/784/oficio_dlc_06-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/784/oficio_dlc_06-23.pdf</t>
   </si>
   <si>
     <t>AVISOS RELACIONADOS ÀS LICITAÇÕES DO MUNICÍPIO DE FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/790/oficio_1058-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/790/oficio_1058-23.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA SECRETÁRIA DE ESTADO DE INFRAESTRUTURA E MOBILIDADE URBANA, REFERENTE A RESPOSTA DA MOÇÃO DE APELO Nº 001/2023</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/801/3939.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/801/3939.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ALESC - PARABENIZA PELA PASSAGEM DO ANIVERSÁRIO DE SUA EMANCIPAÇÃO POLÍTICO - ADMINISTRATIVA - DEPUTADO ALTAIR SILVA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/802/3872.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/802/3872.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ALESC - PARABENIZA PELA PASSAGEM DO ANIVERSÁRIO DE SUA EMANCIPAÇÃO POLÍTICO - ADMINISTRATIVA - DEPUTADO MAURO DE NADAL.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/807/4025_dep_fabiano_da_luz.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/807/4025_dep_fabiano_da_luz.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO FABIANO DA LUZ.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/808/4002_dep_jose_milton.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/808/4002_dep_jose_milton.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO -  DEPUTADO JOSÉ MILTON.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/809/4055_dep_lunelli.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/809/4055_dep_lunelli.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO LUNELLI</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/810/4034_dep_sargento_lima.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/810/4034_dep_sargento_lima.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO SARGENTO LIMA</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/811/4058_dep_padre_baldissera.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/811/4058_dep_padre_baldissera.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO PADRE BALDISSERA</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/812/4069_dep_rodrigo_minotto.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/812/4069_dep_rodrigo_minotto.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO MINOTTO</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/813/4079_dep_berlanda.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/813/4079_dep_berlanda.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO BERLANDA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/814/4083_dep_eskudlark.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/814/4083_dep_eskudlark.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO PELO ANIVERSÁRIO DE EMANCIPAÇÃO DO MUNICÍPIO DE QUILOMBO - DEPUTADO MAURÍCIO ESKUDLARK</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/820/oficio_07-23_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/820/oficio_07-23_dlc.pdf</t>
   </si>
   <si>
     <t>AVISOS DE LICITAÇÕES DO MUNICÍPIO E DO FUNDO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/821/oficio_dc_96-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/821/oficio_dc_96-23.pdf</t>
   </si>
   <si>
     <t>OF./DC. N. 96/2023 - CONVÊNIO 2023TR00158 - APOIO FINANCEIRO PARA A REALIZAÇÃO DA EXPO QUILOMBO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/843/oficio_sms_62-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/843/oficio_sms_62-23.pdf</t>
   </si>
   <si>
     <t>Ofício n. 62/2023 - Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/854/oficio_32-23_secretaria_de_agricultura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/854/oficio_32-23_secretaria_de_agricultura.pdf</t>
   </si>
   <si>
     <t>Ofício 32/2023 - Relatório de danos Defesa Civil</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/868/oficio_09_dlc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/868/oficio_09_dlc.pdf</t>
   </si>
   <si>
     <t>OF. N. 09/2023 - DEPARTAMENTO DE LICITAÇÕES E COMPRAS</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/870/oficio_1348-23_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/870/oficio_1348-23_1.pdf</t>
   </si>
   <si>
     <t>OFICIO N. 1348/2023 - CORONEL FABIANO DE SOUZA</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/682/oficio_andre_rafael_curtarelli.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/682/oficio_andre_rafael_curtarelli.docx</t>
   </si>
   <si>
     <t>Convite para participar de Reunião, o Sr Andre Rafael Curtarelli -Gerente do Nucleo Oeste da Celesc, para expor e discutir sobre melhorias no sistema elétrico em nosso Município.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/766/oficio_legislativo_02-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/766/oficio_legislativo_02-2023.pdf</t>
   </si>
   <si>
     <t>Ofício Legislativo n. 002/2023</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/770/oficio_leg_03-2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/770/oficio_leg_03-2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO À DIRETORIA DO HOSPITAL SÃO BERNARDO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/852/oficio_222-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/852/oficio_222-23.pdf</t>
   </si>
   <si>
     <t>OF 222-23</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>MNSL</t>
   </si>
   <si>
     <t>MENSAGEM LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/647/mensagem_01.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/647/mensagem_01.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº. 001/2023 _x000D_
 SILVANO DE PARIZ, Prefeito do Municipal de Quilombo – SC, no uso de suas atribuições legais, apresenta à Colenda Câmara de Vereadores em anexo, relatório de saldos financeiros e obrigações de 31 de dezembro de 2022, consolidado (Balancete de Verificação), para atender o previsto no Inciso XIV, do Art. 65 da Lei Orgânica Municipal._x000D_
 _x000D_
 A Composição das destinações de recursos oriundos do Superávit Financeiro de 2022, do Munícipio e seus Fundos consta no Anexo 14 – Balanço Patrimonial._x000D_
 _x000D_
 	Na composição do Superávit Financeiro de 2022, não foram consideradas exclusões dos valores das obrigações a pagar de curto e longo prazo, contraídas pelo munícipio para liquidação a partir de 2023 como: Precatórios, Dívida Fundada, Provisão de Férias e Contribuições Previdenciárias._x000D_
 _x000D_
 	Temos a informar ainda que as metas da administração pública são as contidas no Plano Plurianual de Investimentos – PPA 2022/2025, Lei de Diretrizes Orçamentárias – LDO 2023 e Lei Orçamentária Anual – LOA 2023, tanto para as despesas de capital bem como as delas decorrentes e para as relativas aos programas de duração continuada, definidores da ação governamental voltada à organização, planejamento, equilíbrio financeiro e orçamentário e a transparência dos atos da administração pública como linha de conduta, visando atender ao preconizado pelas Leis em vigor e atender as aspirações da comunidade Quilombense.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/869/decreto_legislativo_no_04-2023_-_veto_iniciativa_popular.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/869/decreto_legislativo_no_04-2023_-_veto_iniciativa_popular.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO N. 02/2023, EM REFERÊNCIA AO PROJETO DE INICIATIVA POPULAR N. 01/2023</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>RED</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/667/redacao_final_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/667/redacao_final_01-23.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO DE RESOLUÇÃO Nº 01/2023 QUE CONCEDE LICENÇA AO VEREADOR VANDERCÉLIO SALLA DARIF.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/702/redacao_final_mensagem_27_conselho_tutelar_certadocx.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/702/redacao_final_mensagem_27_conselho_tutelar_certadocx.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE QUILOMBO, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/785/redacao_final_plo_n_45-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/785/redacao_final_plo_n_45-23.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DO PROJETO DE LEI Nº 45/2023 QUE DISPÕE SOBRE A CRIAÇÃO DE PROJETO EDUCACIONAL SOBRE 'DIREITO E SENCIÊNCIA ANIMAL, CONSCIENTIZAÇÃO AMBIENTAL E SUSTENTABILIDADE' NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>PIP</t>
   </si>
   <si>
     <t>PROJETO DE INICIATIVA POPULAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO "PROGRAMA DE SEGURANÇA NA ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>DES</t>
   </si>
   <si>
     <t>DESPACHO</t>
   </si>
   <si>
     <t>NEREU LIMA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/632/despacho_01-2023_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/632/despacho_01-2023_1.pdf</t>
   </si>
   <si>
     <t>DESPACHO Nº 001/2023 - SOLICITAÇÃO DE DISPENSA DE PARECER</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>CONVITE</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/643/convite_sess_o_especial_de_posse_tce_sc-_2023__presencial__1674592393953.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/643/convite_sess_o_especial_de_posse_tce_sc-_2023__presencial__1674592393953.pdf</t>
   </si>
   <si>
     <t>TCE/SC - CONVITE PARA SESSÃO ESPECIAL DE POSSE DOS NOVOS DIRIGENTES ELEITOS PARA O BIÊNIO DE 2023/2025.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/674/convite_igreja_quadrangular.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/674/convite_igreja_quadrangular.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA CULTO DE AÇÃO DE DESPEDIDA</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/685/oficio_esportes.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/685/oficio_esportes.pdf</t>
   </si>
   <si>
     <t>CONVITE DO DEPARTAMENTO DE ESPORTES PARA A ETAPA NACIONAL DO JASTI (JOGOS ABERTOS DA TERCEIRA IDADE)</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/686/oficio_saude.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/686/oficio_saude.pdf</t>
   </si>
   <si>
     <t>CONVITE DA SECRETARIA DE SAÚDE PARA REUNIÃO AMPLIADA DO CONSELHO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/715/convite_escola_jurema.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/715/convite_escola_jurema.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DO 'DIA DA FAMÍLIA NA ESCOLA' - E.E.B. PROFª JUREMA SAVI MILANEZ</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/724/convite_saude.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/724/convite_saude.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA REUNIÃO DO COMITÊ INTERSETORIAL DE EMERGÊNCIA EM SAÚDE</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/727/convite_alesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/727/convite_alesc.pdf</t>
   </si>
   <si>
     <t>CONVITE ALESC AUDITORIA PARA DISCUTIR REDE TRIFÁSICA RURAL</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/733/convite_esporte.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/733/convite_esporte.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PRESTIGIAR O CERIMONAL DE ABERTURA DOS JOGUINHOS ABERTOS DE SANTA CATARINA</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/740/convite_suas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/740/convite_suas.pdf</t>
   </si>
   <si>
     <t>CONVITE - FRENTE PARLAMENTAR EM DEFESA DO SUAS</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/741/convite_jantar_do_vinho.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/741/convite_jantar_do_vinho.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA O JANTAR DO VINHO</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/742/convite_reuniao_saude.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/742/convite_reuniao_saude.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/750/convite_festa_salto_saudades.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/750/convite_festa_salto_saudades.pdf</t>
   </si>
   <si>
     <t>Convite para Festa de São Pedro, na Comunidade Salto Saudades a realizar-se no dia 25 de  junho</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/761/convite_seminario_uvesc.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/761/convite_seminario_uvesc.pdf</t>
   </si>
   <si>
     <t>EVENTO SEMINÁRIO ESTADUAL DE LEGISLADORES MUNICIPAIS DA UVESC</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/763/convite_ppa_1_-_pdf1024_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/763/convite_ppa_1_-_pdf1024_1.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PLENÁRIA ESTADUAL DE PPA PARTICIPATIVO 2024-2027</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/765/convite_seminario_em_acao_chapeco.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/765/convite_seminario_em_acao_chapeco.pdf</t>
   </si>
   <si>
     <t>A Associação das Câmaras Municipais do Oeste de Santa Catarina – ACAMOSC convida Vossa Senhoria e demais Vereadores / (a), assim como os Servidores do Poder Legislativo Municipal para participar do Seminário “Legislativo em Ação” evento em parceria com a Escola do Legislativo que ocorrerá no próximo dia 20 de julho de 2023, no auditório da ACAMOSC/Chapecó.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/772/convite_para_o_encontro_de_procuradoras_estaduais.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/772/convite_para_o_encontro_de_procuradoras_estaduais.pdf</t>
   </si>
   <si>
     <t>IV ENCONTRO NACIONAL DE PROCURADORAS DA MULHER</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/788/convite.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/788/convite.pdf</t>
   </si>
   <si>
     <t>CONVITE: SAÚDE MENTAL E ESPIRITUALIDADE NO CUIDADO</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/789/convite_07_de_setembro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/789/convite_07_de_setembro.pdf</t>
   </si>
   <si>
     <t>CONVITE DA ADMINISTRAÇÃO DE QUILOMBO PARA SOLENIDADE EM COMEMORAÇÃO AO DIA DA INDEPENDÊNCIA DO BRASIL.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/795/of._convite_-__congresso_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/795/of._convite_-__congresso_2023.pdf</t>
   </si>
   <si>
     <t>Convite Especial para o Congresso Estadual da UVESC</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/800/whatsapp_image_2023-09-25_at_17.34.41.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/800/whatsapp_image_2023-09-25_at_17.34.41.pdf</t>
   </si>
   <si>
     <t>CONVITE DA ASSOCIAÇÃO SOLIDÁRIA DE PASTORES E LÍDERES EVANGÉLICOS PARA SHOW GOSPEL</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/862/convite_jurema.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/862/convite_jurema.pdf</t>
   </si>
   <si>
     <t>Convite escola Jurema Savi Milanez - Conclusão Ensino Médio</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>JULG</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/649/julgamento_contas_prefeitura.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/649/julgamento_contas_prefeitura.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito referente ao exercício de 2021.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>PED</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/650/pedido_de_licenca_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/650/pedido_de_licenca_01-23.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA VEREADOR VANDERCÉLIO SALLA DARIF - MDB</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/735/pedido_de_licenca.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/735/pedido_de_licenca.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA Nº 02/2023 - DO VEREADOR SIDINEI GUBERT</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/745/pedido_de_licenca_03-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/745/pedido_de_licenca_03-23.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA Nº 03/2023 - VEREADORA LEILA DIONE SCHAEFFER</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/769/pedido_licenca_vereador_jeve.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/769/pedido_licenca_vereador_jeve.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA Nº 04/2023</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/825/licenca_aldecir_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/825/licenca_aldecir_1.pdf</t>
   </si>
   <si>
     <t>Pedido de licença sem vencimentos - 15/11/2023 até 15/12/2023</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/668/pdl_01-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/668/pdl_01-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO QUE DISPÕE SOBRE APRECIAÇÃO DAS CONTAS DO EXERCÍCIO FINANCEIRO DE 2021, DA PREFEITURA MUNICIPAL DE QUILOMBO - SC.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_decreto_legislativo_02-23.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_decreto_legislativo_02-23.pdf</t>
   </si>
   <si>
     <t>VETO Nº 001/2023 - VETO PARCIAL AO PROJETO DE LEI Nº 053/2022, PROCESSO Nº 079/2022 DO PROJETO DE INICIATIVA POPULAR QUE DISPÕE SOBRE A PROIBIÇÃO DE COMERCIALIZAÇÃO, UTILIZAÇÃO, QUEIMA E SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_decreto_cidadao_honorario_marcos_luiz_vieira_correto_2.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_decreto_cidadao_honorario_marcos_luiz_vieira_correto_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 03/2023 - DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO PARA O EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL, MARCOS VIEIRA</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>RGS</t>
   </si>
   <si>
     <t>RELATÓRIOS GASTOS/SALDOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/662/relatorio_saldo_camara.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/662/relatorio_saldo_camara.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS SALDOS/DESPESAS DA CÂMARA REFERENTE AO MÊS DE JANEIRO</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/684/salados_fevereiro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/684/salados_fevereiro.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DO SALDO/DESPESAS DA CÂMARA MUNICIPAL REFERENTE AO MÊS DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/710/saldo_marco.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/710/saldo_marco.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE SALDOS/DESPESAS DO MÊS DE MARÇO DE 2023</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/729/relatorio_saldo_despesa_abril.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/729/relatorio_saldo_despesa_abril.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO SALDOS E DESPESAS MÊS DE ABRIL DE 2023</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/747/relatorio_saldo_despesas_maio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/747/relatorio_saldo_despesas_maio.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE DESPESAS/SALDOS MÊS DE MAIO DE 2023</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/778/relatorio_saldo_despesa_jun-jul_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/778/relatorio_saldo_despesa_jun-jul_2023.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS SALDOS E DESPESAS DA CÂMARA MUNICIPAL REFERENTE AOS MESES DE JUNHO E JULHO DE 2023.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/796/relatorio_de_despesas_da_camara_mes_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/796/relatorio_de_despesas_da_camara_mes_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO SALDOS/DESPESAS DO MÊS DE AGOSTO DE 2023</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/844/relatorio_de_despesas_da_camara_mes_de_novembrode_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/844/relatorio_de_despesas_da_camara_mes_de_novembrode_2023.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO - NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>PLEM</t>
   </si>
   <si>
     <t>PROJETO DE LEI COM EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/701/ilovepdf_merged.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/701/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>ESTABELECER A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE QUILOMBO, ESTADO DE SANTA CATARINA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3049,68 +3049,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/627/081.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/628/082.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/629/083.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/630/084_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/634/mensagem_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/635/mensagem_04-1-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/636/mensagem_03-1-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_06-1-2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/638/mensagem_07-1-2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/639/mensagem_08-1-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/648/mensagem_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/652/mensagem_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/653/mensagem_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/654/mensagem_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/655/mensagem_014.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/656/mensagem_015.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/657/mensagem_016.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_09.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/659/mensagem_013.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/661/mensagem_017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/669/mensagem_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/670/mensagem_020_-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/671/mensagem_021_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/678/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/679/mensagem_023_-_altera_30_lei_3017_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/689/mensagem_026_-_2023_-_adesao_ao_programa_de_licenciamento_ambiental__pla_-_amnoroeste.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_027_-_2023__conselho_tutelar_-_modificacoes_prefeito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/697/mensagem_029-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/707/mensagem_18-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/711/mensagem_030_-_2023_-_incentivo_-_associacao..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/712/digitalizar0012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/718/mensagem_034_-_2023_-_aquisicao_de_projetos_de_pavimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/719/mensagem_033_-_2023_-_superavit__social.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/720/mensagem_035_-_2023_-_alteracao_da_lei_3069_-_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/726/adobe_scan_08_de_mai._de_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/731/adobe_scan_10_de_mai._de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/737/mensagem_039_-_2023_-_so_na_lama_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/738/mensagem_041_-_2023_-_remanejamento_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/739/mensagem_040_-_2023_-_remanejamento_casa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/746/mensagem_042_-_2023_-_convenio_-_cidasc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_045_-_2023_-_remanejamento_reforma_e_acessibilidade_casa_familiar_rural.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/755/mensagem_044_-_2023_-_superavit_policia_civil_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/756/mensagem_047_-_2023_-_remanejamento_social__procad-suas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/759/adobe_scan_26_de_jun._de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/773/mensagem_50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/774/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/775/mensagem_48_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_053_-_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/786/mensagem_055_-_2023_-_remanejamento_social__parceria_icasa_ate_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/787/mensagem_056_-_2023_-_incentivo_empresas_-_2964_3_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mensagem_057_-2023_-_excesso_educacao_transp._escolar_rec._576.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mensagem_058_-2023_-_excesso_saude_recurso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mensagem_059_-_2023_-_remanejamento_saude_-__cis-amosc_e_folha_agentes_comunitarios_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mensagem_060_-_2023_-_enfermagem_-_investsus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mensagem_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/798/mensagem_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/799/mensagem_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/806/plo_59_mdb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/815/mensagem_65_a.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/816/mensagem_66.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/817/mensagem_67.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/818/mensagem_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/819/mensagem_068.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/822/mensagem_069.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/827/mensagem_078.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/828/lei_cancer_infantil.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_de_lei_coracao_de_mulher_final.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/831/mensagem_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/834/mensagem_073_-_2023_-_remanejamento_em_razao_do_decreto_389.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/835/mensagem_072_-_2023_-_remanejamento_social_-__folha_creas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/837/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/839/mensagem_n_076.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/840/mensagem_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/841/mensagem_n_079.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/842/mensagem_081_-_2023_-_alienacao_-_sachet.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/845/mensagem_080_-_2023_-_financiamento_-_asfalto_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/846/mensagem_082_-_23_-_autorizacao_repasse_grupo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/848/mensagem_083-_2023_-_remanejamento_proprio_-_obra_auditorio_e_calhas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/849/mensagem_084-_2023_-_excesso_salario_educacao_-_obras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/850/mensagem_86_-_2023_-_valor_incentivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/851/mensagem_85_-_2023_-_recebimento_de_doacao_-_kennedy.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/853/mensagem_087_-_2023_-_excesso_de_arrecadacao_ref._financiamento_-_asfalto_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/855/mensagem_088_-_2023_-_excesso_transf._do_estado_ref._plano_de_trabalho_-_manut._de_estradas_vicinais_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_093_-_2023_-_repasse_asmuq.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/688/mnesagem_025_-_2023_-_pl_-_meio_ambiente_-_este_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_028-2023_-_revisao_geral_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/717/mensagem_032_-_23_-_procuradoria_-_reenquadramento_correto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/736/mensagem_038_-_2023_-_projeto_lc_-_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/776/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/780/msg_no_51-23_-_plc_no_06-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/781/msg_no_52-23_-_plc_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/782/msg_no_54-23_-_plc_no_08-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/836/mensagem_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_-_plano_de_cargos_e_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/856/mensagem_089_-_2023_-_assiduidade_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/857/mensagem_090_-_2023_-_assiduidade_servidores_geral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_091_-_2023_-_assiduidade_servidores_professores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/859/mensagem_092_-_2023_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/861/mensagem_094_-_2023_-_enfermagem_servidores_investsus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/863/mensagem_095_-_2023_-_aumento_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/864/mensagem_096_-_2023_-_professores_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_complementar_n._18-2023_premio_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/666/proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/665/resolucao_01-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/664/resolucao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_resolucao_legislativa_plenario_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_resolucao_04-2023_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_03-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_01-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_02-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_apoio_01-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/681/mocao_de_apelo__iluminacao_trevos_e_rocada_2023.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/691/mocao_de_aplauso_01-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/692/mocao_de_apelo_02-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/698/mocao_de_apelo__faculdade_gratuita.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/716/mocao_de_apelo_sc482.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/743/mocao_martinhago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/758/2_mocao_06.23_anderson_welter_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/764/mocao_de_apelo_07-23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/767/mocao_de_congratulacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/823/mocao_onorio_roman_alberti.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/824/mocao_leila.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/830/mocao_13.2023.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/832/mocao_de_aplauso_____2023_expoquilombo.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/833/mocao_de_aplauso_____2023_dicolonnata.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/633/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/867/veto_02.2023_-_projeto_de_lei_de_iniciativa_popular_n._01.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/700/emenda_plo_27.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/631/289_-_2022_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/640/oficio_205-22_casan.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/641/oficio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/642/oficio_02-2023_epagre.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/644/fiscalize_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/645/oficio_02-23_acamosc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/646/oficio_apicultores.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/660/oficio_patas_voluntarias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/673/cartao_de_agradecimento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/675/fiscalize.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/677/oficio_aamq-sc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_apoio_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/687/oficio_patas_voluntarias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/695/oficio_034_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/696/oficio_n._035-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/699/oficio_37-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/703/orcamento_fiscalize.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/704/mocao_de_apelo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/705/oficio_40_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/706/geracao_de_empenho_no_siafi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/708/agradecimento.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/709/oficio_43_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/714/oficio_25_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/721/oficio_60_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/722/oficio_19_apae.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/723/oficio_apae.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/725/oficio_fiscalize.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/728/processo_scc_00004750_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/732/oficio_68_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/734/oficia_34-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/744/oficio_82_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/748/oficio_01_dlc.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/749/oficio_02_dlc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_04_dlc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/760/oficio_39_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/713/digitalizar0102.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/771/oficio_05-2023_dlc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/777/adobe_scan_08_de_ago._de_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/783/oficio_-_altera_projeto_da_mensagem_43_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/784/oficio_dlc_06-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/790/oficio_1058-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/801/3939.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/802/3872.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/807/4025_dep_fabiano_da_luz.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/808/4002_dep_jose_milton.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/809/4055_dep_lunelli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/810/4034_dep_sargento_lima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/811/4058_dep_padre_baldissera.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/812/4069_dep_rodrigo_minotto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/813/4079_dep_berlanda.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/814/4083_dep_eskudlark.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/820/oficio_07-23_dlc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/821/oficio_dc_96-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/843/oficio_sms_62-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/854/oficio_32-23_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/868/oficio_09_dlc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/870/oficio_1348-23_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/682/oficio_andre_rafael_curtarelli.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/766/oficio_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/770/oficio_leg_03-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/852/oficio_222-23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/647/mensagem_01.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/869/decreto_legislativo_no_04-2023_-_veto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/667/redacao_final_01-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/702/redacao_final_mensagem_27_conselho_tutelar_certadocx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/785/redacao_final_plo_n_45-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/632/despacho_01-2023_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/643/convite_sess_o_especial_de_posse_tce_sc-_2023__presencial__1674592393953.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/674/convite_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/685/oficio_esportes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/686/oficio_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/715/convite_escola_jurema.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/724/convite_saude.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/727/convite_alesc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/733/convite_esporte.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/740/convite_suas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/741/convite_jantar_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/742/convite_reuniao_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/750/convite_festa_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/761/convite_seminario_uvesc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/763/convite_ppa_1_-_pdf1024_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/765/convite_seminario_em_acao_chapeco.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/772/convite_para_o_encontro_de_procuradoras_estaduais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/788/convite.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/789/convite_07_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/795/of._convite_-__congresso_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/800/whatsapp_image_2023-09-25_at_17.34.41.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/862/convite_jurema.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/649/julgamento_contas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/650/pedido_de_licenca_01-23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/735/pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/745/pedido_de_licenca_03-23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/769/pedido_licenca_vereador_jeve.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/825/licenca_aldecir_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/668/pdl_01-23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_decreto_legislativo_02-23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_decreto_cidadao_honorario_marcos_luiz_vieira_correto_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/662/relatorio_saldo_camara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/684/salados_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/710/saldo_marco.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/729/relatorio_saldo_despesa_abril.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/747/relatorio_saldo_despesas_maio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/778/relatorio_saldo_despesa_jun-jul_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/796/relatorio_de_despesas_da_camara_mes_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/844/relatorio_de_despesas_da_camara_mes_de_novembrode_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/701/ilovepdf_merged.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/627/081.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/628/082.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/629/083.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/630/084_merged.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/634/mensagem_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/635/mensagem_04-1-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/636/mensagem_03-1-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/637/mensagem_06-1-2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/638/mensagem_07-1-2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/639/mensagem_08-1-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/648/mensagem_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/652/mensagem_010.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/653/mensagem_011.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/654/mensagem_012.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/655/mensagem_014.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/656/mensagem_015.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/657/mensagem_016.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/658/mensagem_09.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/659/mensagem_013.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/661/mensagem_017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/669/mensagem_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/670/mensagem_020_-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/671/mensagem_021_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/678/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/679/mensagem_023_-_altera_30_lei_3017_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/689/mensagem_026_-_2023_-_adesao_ao_programa_de_licenciamento_ambiental__pla_-_amnoroeste.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/693/mensagem_027_-_2023__conselho_tutelar_-_modificacoes_prefeito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/697/mensagem_029-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/707/mensagem_18-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/711/mensagem_030_-_2023_-_incentivo_-_associacao..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/712/digitalizar0012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/718/mensagem_034_-_2023_-_aquisicao_de_projetos_de_pavimentacao_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/719/mensagem_033_-_2023_-_superavit__social.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/720/mensagem_035_-_2023_-_alteracao_da_lei_3069_-_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/726/adobe_scan_08_de_mai._de_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/731/adobe_scan_10_de_mai._de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/737/mensagem_039_-_2023_-_so_na_lama_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/738/mensagem_041_-_2023_-_remanejamento_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/739/mensagem_040_-_2023_-_remanejamento_casa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/746/mensagem_042_-_2023_-_convenio_-_cidasc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/751/mensagem_045_-_2023_-_remanejamento_reforma_e_acessibilidade_casa_familiar_rural.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/755/mensagem_044_-_2023_-_superavit_policia_civil_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/756/mensagem_047_-_2023_-_remanejamento_social__procad-suas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/759/adobe_scan_26_de_jun._de_2023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_educacao_ambiental_humanitaria_em_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/773/mensagem_50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/774/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/775/mensagem_48_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/779/mensagem_053_-_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/786/mensagem_055_-_2023_-_remanejamento_social__parceria_icasa_ate_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/787/mensagem_056_-_2023_-_incentivo_empresas_-_2964_3_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mensagem_057_-2023_-_excesso_educacao_transp._escolar_rec._576.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mensagem_058_-2023_-_excesso_saude_recurso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mensagem_059_-_2023_-_remanejamento_saude_-__cis-amosc_e_folha_agentes_comunitarios_pdf.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mensagem_060_-_2023_-_enfermagem_-_investsus.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mensagem_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/798/mensagem_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/799/mensagem_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/806/plo_59_mdb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/815/mensagem_65_a.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/816/mensagem_66.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/817/mensagem_67.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/818/mensagem_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/819/mensagem_068.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/822/mensagem_069.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/827/mensagem_078.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/828/lei_cancer_infantil.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_de_lei_coracao_de_mulher_final.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/831/mensagem_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/834/mensagem_073_-_2023_-_remanejamento_em_razao_do_decreto_389.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/835/mensagem_072_-_2023_-_remanejamento_social_-__folha_creas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/837/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/839/mensagem_n_076.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/840/mensagem_no_075.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/841/mensagem_n_079.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/842/mensagem_081_-_2023_-_alienacao_-_sachet.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/845/mensagem_080_-_2023_-_financiamento_-_asfalto_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/846/mensagem_082_-_23_-_autorizacao_repasse_grupo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/848/mensagem_083-_2023_-_remanejamento_proprio_-_obra_auditorio_e_calhas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/849/mensagem_084-_2023_-_excesso_salario_educacao_-_obras.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/850/mensagem_86_-_2023_-_valor_incentivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/851/mensagem_85_-_2023_-_recebimento_de_doacao_-_kennedy.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/853/mensagem_087_-_2023_-_excesso_de_arrecadacao_ref._financiamento_-_asfalto_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/855/mensagem_088_-_2023_-_excesso_transf._do_estado_ref._plano_de_trabalho_-_manut._de_estradas_vicinais_exercicio_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/860/mensagem_093_-_2023_-_repasse_asmuq.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/688/mnesagem_025_-_2023_-_pl_-_meio_ambiente_-_este_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/694/mensagem_028-2023_-_revisao_geral_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/717/mensagem_032_-_23_-_procuradoria_-_reenquadramento_correto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/736/mensagem_038_-_2023_-_projeto_lc_-_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/776/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/780/msg_no_51-23_-_plc_no_06-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/781/msg_no_52-23_-_plc_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/782/msg_no_54-23_-_plc_no_08-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/836/mensagem_no_074.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_-_plano_de_cargos_e_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/856/mensagem_089_-_2023_-_assiduidade_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/857/mensagem_090_-_2023_-_assiduidade_servidores_geral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/858/mensagem_091_-_2023_-_assiduidade_servidores_professores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/859/mensagem_092_-_2023_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/861/mensagem_094_-_2023_-_enfermagem_servidores_investsus.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/863/mensagem_095_-_2023_-_aumento_aposentados_e_pensionistas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/864/mensagem_096_-_2023_-_professores_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_complementar_n._18-2023_premio_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/666/proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/665/resolucao_01-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/664/resolucao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_resolucao_legislativa_plenario_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_resolucao_04-2023_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/752/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_03-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_01-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_02-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_implantacao_programa_incentivo_ao_plantio_em_manejo_ervas_medicinais.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/672/mocao_de_apoio_01-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/681/mocao_de_apelo__iluminacao_trevos_e_rocada_2023.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/691/mocao_de_aplauso_01-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/692/mocao_de_apelo_02-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/698/mocao_de_apelo__faculdade_gratuita.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/716/mocao_de_apelo_sc482.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/743/mocao_martinhago.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/758/2_mocao_06.23_anderson_welter_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/764/mocao_de_apelo_07-23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/767/mocao_de_congratulacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/823/mocao_onorio_roman_alberti.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/824/mocao_leila.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/830/mocao_13.2023.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/832/mocao_de_aplauso_____2023_expoquilombo.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/833/mocao_de_aplauso_____2023_dicolonnata.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/633/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/867/veto_02.2023_-_projeto_de_lei_de_iniciativa_popular_n._01.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/700/emenda_plo_27.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/631/289_-_2022_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/640/oficio_205-22_casan.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/641/oficio_001-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/642/oficio_02-2023_epagre.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/644/fiscalize_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/645/oficio_02-23_acamosc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/646/oficio_apicultores.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/660/oficio_patas_voluntarias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/673/cartao_de_agradecimento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/675/fiscalize.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/677/oficio_aamq-sc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/683/mocao_de_apoio_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/687/oficio_patas_voluntarias.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/695/oficio_034_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/696/oficio_n._035-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/699/oficio_37-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/703/orcamento_fiscalize.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/704/mocao_de_apelo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/705/oficio_40_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/706/geracao_de_empenho_no_siafi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/708/agradecimento.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/709/oficio_43_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/714/oficio_25_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/721/oficio_60_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/722/oficio_19_apae.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/723/oficio_apae.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/725/oficio_fiscalize.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/728/processo_scc_00004750_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/732/oficio_68_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/734/oficia_34-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/744/oficio_82_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/748/oficio_01_dlc.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/749/oficio_02_dlc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/753/oficio_04_dlc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/760/oficio_39_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/713/digitalizar0102.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/771/oficio_05-2023_dlc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/777/adobe_scan_08_de_ago._de_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/783/oficio_-_altera_projeto_da_mensagem_43_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/784/oficio_dlc_06-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/790/oficio_1058-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/801/3939.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/802/3872.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/807/4025_dep_fabiano_da_luz.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/808/4002_dep_jose_milton.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/809/4055_dep_lunelli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/810/4034_dep_sargento_lima.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/811/4058_dep_padre_baldissera.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/812/4069_dep_rodrigo_minotto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/813/4079_dep_berlanda.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/814/4083_dep_eskudlark.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/820/oficio_07-23_dlc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/821/oficio_dc_96-23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/843/oficio_sms_62-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/854/oficio_32-23_secretaria_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/868/oficio_09_dlc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/870/oficio_1348-23_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/682/oficio_andre_rafael_curtarelli.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/766/oficio_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/770/oficio_leg_03-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/852/oficio_222-23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/647/mensagem_01.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/869/decreto_legislativo_no_04-2023_-_veto_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/667/redacao_final_01-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/702/redacao_final_mensagem_27_conselho_tutelar_certadocx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/785/redacao_final_plo_n_45-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2022/632/despacho_01-2023_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/643/convite_sess_o_especial_de_posse_tce_sc-_2023__presencial__1674592393953.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/674/convite_igreja_quadrangular.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/685/oficio_esportes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/686/oficio_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/715/convite_escola_jurema.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/724/convite_saude.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/727/convite_alesc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/733/convite_esporte.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/740/convite_suas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/741/convite_jantar_do_vinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/742/convite_reuniao_saude.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/750/convite_festa_salto_saudades.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/761/convite_seminario_uvesc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/763/convite_ppa_1_-_pdf1024_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/765/convite_seminario_em_acao_chapeco.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/772/convite_para_o_encontro_de_procuradoras_estaduais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/788/convite.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/789/convite_07_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/795/of._convite_-__congresso_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/800/whatsapp_image_2023-09-25_at_17.34.41.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/862/convite_jurema.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/649/julgamento_contas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/650/pedido_de_licenca_01-23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/735/pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/745/pedido_de_licenca_03-23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/769/pedido_licenca_vereador_jeve.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/825/licenca_aldecir_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/668/pdl_01-23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_decreto_legislativo_02-23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_decreto_cidadao_honorario_marcos_luiz_vieira_correto_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/662/relatorio_saldo_camara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/684/salados_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/710/saldo_marco.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/729/relatorio_saldo_despesa_abril.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/747/relatorio_saldo_despesas_maio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/778/relatorio_saldo_despesa_jun-jul_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/796/relatorio_de_despesas_da_camara_mes_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/844/relatorio_de_despesas_da_camara_mes_de_novembrode_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2023/701/ilovepdf_merged.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="186" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>