--- v0 (2026-02-05)
+++ v1 (2026-06-16)
@@ -54,1327 +54,1327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/872/mensagem_002.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/872/mensagem_002.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 002/2024*_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL 2663/2017, DE 27 DE NOVEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/873/mensagem_006.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/873/mensagem_006.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 006/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/874/mensagem_07-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/874/mensagem_07-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 007/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_020_-_2024_-_remanejamento_termos_de_colaboracao_sociedades_esportivas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_020_-_2024_-_remanejamento_termos_de_colaboracao_sociedades_esportivas.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 020/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/876/mensagem_008.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/876/mensagem_008.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 008/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/877/mensagem_012.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/877/mensagem_012.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 012/2024*_x000D_
 DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM E OS PROCEDIMENTOS PARA ACESSO AO SERVIÇO DE INSPEÇÃO SANITÁRIA DE ESTABELECIMENTOS QUE PRODUZAM BEBIDAS E ALIMENTOS PARA COMERCIALIZAÇÃO DE ORIGEM ANIMAL E VEGETAL NO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/878/mensagem_016_-_2024_-_superavit_pnae.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/878/mensagem_016_-_2024_-_superavit_pnae.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 016/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/879/mensagem_009.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/879/mensagem_009.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 009/2024*_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO, MEDIANTE PRESTAÇÃO DE CONTAS, RESSARCIR O VALOR DA PASSAGEM PARA A SURDOATLETA VANEZA WONS, MEMBRA DA SELEÇÃO BRASILEIRA DE FUTSAL, PODER COMPETIR NO 20º WINTER DEAFLYMPICS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/880/mensagem_013.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/880/mensagem_013.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 013/2024*_x000D_
 DISPÕE SOBRE A RATIFICAÇÃO DAS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E MEIO AMBIENTE - CIDEMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/881/mensagem_017_-_2024_-_superavit_pnate.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/881/mensagem_017_-_2024_-_superavit_pnate.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 017/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/882/mensagem_018_-_2024_-_superavit_salario_educacao_-_alimentacao_escolar.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/882/mensagem_018_-_2024_-_superavit_salario_educacao_-_alimentacao_escolar.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 018/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/883/mensagem_003.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/883/mensagem_003.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 003/2024*_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO A RECEBER IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/884/mensagem_010.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/884/mensagem_010.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 010/2024*_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL, O GINÁSIO DE ESPORTES/CENTRO COMUNITÁRIO, LOCALIZADO NA LINHA ZAMIGNAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/885/mensagem_015.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/885/mensagem_015.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 015/2024*_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE LOGRADOURO PÚBLICO, A ESTRADA MUNICIPAL DE QUILOMBO 103 E ESTRADA MUNICIPAL DE QUILOMBO 202, NOMEANDO-AS COMO RODOVIA MUNICIPAL PREFEITO ANTONIO ROSSETTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_005.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_005.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 005/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/887/mensagem_011.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/887/mensagem_011.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 011/2024*_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL, AUDITÓRIO ODILON LUIZ WEIRICH, LOCALIZADO ANEXO À ESCOLA MUNICIPAL BRANCA DE NEVE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/888/mensagem_014_-_2024_-_superavit_fundeb.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/888/mensagem_014_-_2024_-_superavit_fundeb.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 014/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/889/mensagem_019_-_2024_-_superavit_educacao_tempo_integral_-_fnde.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/889/mensagem_019_-_2024_-_superavit_educacao_tempo_integral_-_fnde.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 019/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/892/mensagem_023-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/892/mensagem_023-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 023/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_021-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_021-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 021/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/898/mensagem_024-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/898/mensagem_024-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 024/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/899/mensagem_027-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/899/mensagem_027-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 027/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/900/mensagem_028-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/900/mensagem_028-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 028/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/902/mensagem_n._025-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/902/mensagem_n._025-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 025/2024*_x000D_
 REGULAMENTA O HORÁRIO DE FUNCIONAMENTO DOS CLUBES DE TIRO ESPORTIVO NO ÂMBITO DO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/903/mensagem_n._029-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/903/mensagem_n._029-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 029/2024*_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/906/mensagem_n._30.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/906/mensagem_n._30.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 030/2024*_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2024, AUTORIZA O REPASSE PARA O HOSPITAL BENEFICÊNCIA CAMILIANA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/907/mensagem_031_-_2024_-_autorizacao_repasse_empresas_que_sofreram_danos_e_perdas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/907/mensagem_031_-_2024_-_autorizacao_repasse_empresas_que_sofreram_danos_e_perdas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE VALORES ÀS PESSOAS JURÍDICAS QUE COMPROVARAM OS DANOS SOFRIDOS EM DECORRÊNCIA DA ENCHENTE DE 02 DE NOVEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/908/mensagem_no_032.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/908/mensagem_no_032.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 032/2024*_x000D_
 RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/911/mensagem_036-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/911/mensagem_036-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 036/2024*_x000D_
 ALTERA O ARTIGO 1º E ARTIGO 3º DA LEI N. 2666/2017, DE 28 DE NOVEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/914/mensagem_038_-_2024_-_lei__que_autoriza_cessao_de_equipamento_para_municipios_em_se_ou_ecp.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/914/mensagem_038_-_2024_-_lei__que_autoriza_cessao_de_equipamento_para_municipios_em_se_ou_ecp.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 038/2024 - AUTORIZA O CHEFE DO PODE EXECUTIVO MUNICIPAL À CEDER MÁQUINAS, EQUIPAMENTOS E PESSOAL AOS MUNICÍPIOS QUE DECLARAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_039.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_039.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 039/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_037_-_2024_-_altera_art._1o.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_037_-_2024_-_altera_art._1o.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 037/2024_x000D_
 ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº. 3152/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_n_040.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_n_040.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 040/2024_x000D_
 AUTORIZA A CELEBRAÇÃO DE TERMO DE CESSÃO DE USO DO VEÍCULO QUE MENCIONA COM A POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/918/mensagem_n_041.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/918/mensagem_n_041.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 041/2024_x000D_
 ALTERA O ARTIGO 6º DA LEI N. 2496/2014, DE 29 DE DEZEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/919/mensagem_n_42.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/919/mensagem_n_42.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 042/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAUDE DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/920/mensagem_n_043.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/920/mensagem_n_043.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 043/2024_x000D_
 DISPÕE SOBRE AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR TERMO DE CESSÃO DE USO COM A POLICIA MILITAR DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/922/mensagem_045_-_2024_-_permissao_de_uso_-_linha_zamignan.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/922/mensagem_045_-_2024_-_permissao_de_uso_-_linha_zamignan.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 045/2024: DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE ESPAÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/928/mensagem_n_046.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/928/mensagem_n_046.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 046/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/930/mensagem_049.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/930/mensagem_049.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 049/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_lei_n._40-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_lei_n._40-2024.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE QUILOMBO/SC PARA A 16ª (DÉCIMA SEXTA) LEGISLATURA (2025-2028), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/932/mensagem_n_047.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/932/mensagem_n_047.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 047/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAUDE DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/936/mensagem_n_048.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/936/mensagem_n_048.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 048/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_lei_53.2024_documentos_sebrae.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_lei_53.2024_documentos_sebrae.pdf</t>
   </si>
   <si>
     <t>Mensagem de Lei n. 53/2024 RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/941/mensagem_051.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/941/mensagem_051.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 051/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/942/mensagem_55-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/942/mensagem_55-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem n. 55 _x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE ESPAÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mensagem_056_-_2024_-_altera_ppa.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mensagem_056_-_2024_-_altera_ppa.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 056/2024_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DE METAS DO PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO PPA 2022/2025, LEI 2.952 DE 29/10/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/948/mensagem_057_-_2024_-_ldo_2025_-_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/948/mensagem_057_-_2024_-_ldo_2025_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 057/2024_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_n_058.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_n_058.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 058/2024_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL, O GINÁSIO DE ESPORTES/CENTRO COMUNITÁRIO, LOCALIZADO NA LINHA KENNEDY, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/950/mensagem_n_059.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/950/mensagem_n_059.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 059/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/951/mensagem_n_060.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/951/mensagem_n_060.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 060/2024_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL, CASA MORTUÁRIA, LOCALIZADA NO BAIRRO SANTA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/952/mensagem_061_-_2024_-_remanejamento_pavimentacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/952/mensagem_061_-_2024_-_remanejamento_pavimentacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 061/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/953/mensagem_063_-_2024_-_altera_lei_2496_-_beneficios_eventuais.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/953/mensagem_063_-_2024_-_altera_lei_2496_-_beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 063/2024_x000D_
 ALTERA A LEI N. 2.496/2014, DE 29 DE DEZEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/954/mensagem_62.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/954/mensagem_62.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 62/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAIS NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/955/mensagem_065_-_2024_-_remanejamento_esporte_manutencao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/955/mensagem_065_-_2024_-_remanejamento_esporte_manutencao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 65/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/956/mensagem_no_044.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/956/mensagem_no_044.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 044/2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO A RECEBER IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_n_068.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_n_068.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 068/2024_x000D_
 DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL, CRECHE MUNICIPAL, LOCALIZADA NO BAIRRO BELA VISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_no_069.2024_-_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_no_069.2024_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 069/2024_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUILOMBO SC PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/959/mensagem_070_-_2024_-_anular_saude_e_remanejamento_para_educacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/959/mensagem_070_-_2024_-_anular_saude_e_remanejamento_para_educacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 070/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/960/mensagem_071_-_2024_-_remanejamento_tac_e_pavimentacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/960/mensagem_071_-_2024_-_remanejamento_tac_e_pavimentacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 071/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/964/mensagem_n_072.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/964/mensagem_n_072.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 072/2024_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO § 2º DO ART. 1º DA LEI MUNICIPAL Nº. 3.049/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/965/mensagem_n_073.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/965/mensagem_n_073.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 073/2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO DESAPROPRIAR IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/966/redacao__final_projeto_de_lei__63-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/966/redacao__final_projeto_de_lei__63-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E PAGAMENTO DEDIÁRIAS, FORNECIMENTO E RESSARCIMENTO DEPASSAGENS, USO DE VEÍCULO LOCADO, OFICIAL OU UTILIZAÇÃO DE MEIO PARTICULAR DE LOCOMOÇÃO, ADICIONAL DE EMBARQUE E DESEMBARQUE E DO REGIME DE ADIANTAMENTO NO ÂMBITO DA CÂMARA DE VEREADORES DE QUILOMBO/SC E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/967/mensagem_n._074.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/967/mensagem_n._074.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 074/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_n._076.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_n._076.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 076/2024_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_077_-_2024_-_anular_saude_e_remanejamento_para_secretarias.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_077_-_2024_-_anular_saude_e_remanejamento_para_secretarias.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 077/2024_x000D_
 DISPÕE SOBRE A ABERTURA DE CREDITOS ADICIONAIS SUPLEMEN-TARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/909/mensagem_034.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/909/mensagem_034.2024.pdf</t>
   </si>
   <si>
     <t>Mensagem - 034/2024 - DISPÕE SOBRE A CONCESSÃO DO VALE ALIMENTAÇÃO, PRÊMIO ASSIDUIDADE E PARCELA INDENIZATÓRIA AOS POLICIAIS INTEGRANTES DO CORPO TEMPORÁRIO DE INATIVOS DA SEGURANÇA PÚBLICA DO ESTADO DE SANTA CATARINA CONTRATADOS PELO CONVÊNIO ENTRE O MUNICÍPIO DE QUILOMBO E O ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/939/mensagem_n_054.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/939/mensagem_n_054.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 054/2024_x000D_
 ALTERA O ANEXO 02 DA LEI COMPLEMENTAR N. 072/2008, DE 05 DE NOVEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/946/mensagem_n_052.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/946/mensagem_n_052.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 052/2024_x000D_
 ALTERA A LEI COMPLEMENTAR Nº 185/2023, DE 09 DE MAIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/961/mensagem_66-2024_dsa_1.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/961/mensagem_66-2024_dsa_1.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 66_x000D_
 DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI Nº 6.938, DE 31 DE AGOSTO DE 1981, A LEI Nº 12.651, DE 25 DE MAIO DE 2012, A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/970/mensagem_n._064.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/970/mensagem_n._064.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 064/2024_x000D_
 ALTERA OS ANEXOS II E III E CRIA O ANEXO VIII DA LEI COMPLEMENTAR Nº 031/2001, DE 05 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CAR-GOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/971/mensagem_n._078.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/971/mensagem_n._078.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 078/2024_x000D_
 ALTERA O ANEXO III E REVOGA O ANEXO III.1  DA LEI COMPLEMENTAR Nº 030/2001, DE 05 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O PLANO DE CARGOS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/894/projeto_decreto_legislativo_no_01-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/894/projeto_decreto_legislativo_no_01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXERCÍCIO FINANCEIRO DE 2022 DO PREFEITO DE QUILOMBO – ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/905/projeto_decreto_legislativo_n._02-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/905/projeto_decreto_legislativo_n._02-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO ÍNDICE DE REAJUSTE AO VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO DE QUILOMBO/SC, NOS TERMOS DA LEI COMPLEMENTAR N. 186/2023 DE 27 DE MARÇO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/897/mensagem_022-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/897/mensagem_022-2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 022/2024*_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI ORGÂNICA MUNICIPAL, REVOGANDO O INCISO XLI DO ARTIGO 65, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_01-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MÊS DE MARÇO DE CADA ANO O EVENTO "TODOS POR ELAS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_resolucao_no_02-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_resolucao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “GALERIA DOS EX-PRESIDENTES” E A “GALERIA LILÁS” NO ÂMBITO DA CÂMARA DE VEREADORES DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_resolucao_n._03-2024_de_13_de_junho_de_2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_resolucao_n._03-2024_de_13_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI N. 13.709, DE 14 DE AGOSTO DE 2018 – LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE QUILOMBO – ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_resolucao_n._04-2024_de_13_de_junho_de_2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_resolucao_n._04-2024_de_13_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA E INSTRUI A ADEQUAÇÃO DOS PROCEDIMENTOS ADMINISTRATIVOS RELATIVOS À COLETA, COMPARTILHAMENTO E PUBLICAÇÃO DE DADOS PESSOAIS E SENSÍVEIS NO ÂMBITO DA CÂMARA DE VEREADORES DE QUILOMBO DE QUE TRATA A LEI FEDERAL No 13.709, DE 14 DE AGOSTO DE 2018 - LGPD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BANCADA PT</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_04-2024.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_04-2024.docx</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO O ALARGAMENTO DA VIA NA METRAGEM MÁXIMA POSSÍVEL, PAVIMENTAÇÃO ASFÁLTICA E IMPLANTAÇÃO DE CALÇADA NA RUA ONORINO MARSARO, BAIRRO NOSSA SENHORA APARECIDA, QUILOMBO – ESTADO DE SANTA CATARINA. ”</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/937/mocao_01-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/937/mocao_01-2024.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA DE VEREADORES DE QUILOMBO – ESTADO DE SANTA CATARINA, atendendo proposição da Vereadora Presidente, Sra. Kauana Vailon, e com o apoio dos demais pares, através da presente MOÇÃO DE APELO, aprovada em sessão plenária em 16 de julho de 2024, apela para que seja concedida isenção do Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS - incidente nas operações com o medicamento Elevidys (delandistrogene moxeparvovec) destinado ao tratamento de distrofia muscular de Duchenne (DMD), nos termos da fundamentação”.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_02-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_02-2024.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita por todos seus pares, aprovou MOÇÃO DE APELO ao Ministro do Supremo Tribunal Federal, Meritíssimo Senhor EDSON FACHIN, Relator da ADI 7656, solicitando que seja negada a ADI 7656, visando a preservação do Meio Ambiente, Patrimônio Histórico, Artístico, Cultural e Turístico do Município, as Cataratas de Quilombo, localizada no Rio Chapecó na Linha Salto Saudades, interior do Município de Quilombo/SC.”</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/901/mocao_de_apelo__oab.dotx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/901/mocao_de_apelo__oab.dotx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor RODRIGO PACHECO- Presidente da Mesa Diretora do Congresso Nacional e ao Excelentíssimo Senhor ARTHUR LIRA - Presidente da Câmara dos Deputados</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/943/mocao_04-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/943/mocao_04-2024.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita por todos seus pares em forma conjunta, aprovou MOÇÃO DE APLAUSO endereçada à E.E.B Prof.ª Jurema Savi Milanez pela comemoração dos seus 70 (setenta) anos e importância da instituição na comunidade quilombense, nos termos da fundamentação. ”</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/912/emenda_01.2024.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/912/emenda_01.2024.docx</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORDINÁRIA Nº 25/2024 - MENSAGEM Nº 029/2024 -DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A ALIENAÇÃO POR MEIO DE LEILÃO E BAIXA NO PATRIMÔNIO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/972/emenda_04.2024.docx</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/972/emenda_04.2024.docx</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.		_x000D_
 _x000D_
 EMENDA MODIFICATIVA N. 04/2024._x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO E PAGAMENTO DE DIÁRIAS, FORNECIMENTO E RESSARCIMENTO DE PASSAGENS, USO DE VEÍCULO LOCADO, OFICIAL OU UTILIZAÇÃO DE MEIO PARTICULAR DE LOCOMOÇÃO, ADICIONAL DE EMBARQUE E DESEMBARQUE E DO REGIME DE ADIANTAMENTO NO ÂMBITO DA CÂMARA DE VEREADORES DE QUILOMBO/SC E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/933/oficio51.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/933/oficio51.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 51/2024 DC</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/945/oficio_163.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/945/oficio_163.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 163 - PODER EXECUTIVO DE QUILOMBO</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/963/145_-_camara_de_vereadores_quilomboassinado.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/963/145_-_camara_de_vereadores_quilomboassinado.pdf</t>
   </si>
   <si>
     <t>Oficio OAB</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>MNSL</t>
   </si>
   <si>
     <t>MENSAGEM LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/871/mensagem_001.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/871/mensagem_001.2024.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 001/2024*_x000D_
 ABERTURA DA SESSÃO LEGISLATIVA 2024</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>RED</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/923/29_-_redacao_final.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/923/29_-_redacao_final.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI N°..../2024 — DE ... DE ................................................ DE 2024._x000D_
 ALTERA O ARTIGO 1º E ARTIG O 3º DA LEI N. 2666/2017, DE 28 DE NOVEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PED</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA</t>
   </si>
   <si>
     <t>VANDERCÉLIO SALLA DARIF</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/890/licenca_vandercelio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/890/licenca_vandercelio.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA A PARTIR DE 12/02/2024 POR 30 DIAS, SEM REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>ANGELO CAMPAGNOLO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/895/pedido_de_licenca_02-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/895/pedido_de_licenca_02-2024.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA 02/2024 - VEREADOR ANGELO CAMPAGNOLO</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>NEREU LIMA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/913/nereu_lima_1_240506_161759.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/913/nereu_lima_1_240506_161759.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA 03/2024 - VEREADOR NEREU LIMA</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/921/pedido_licenca_04_-_reni_pansera.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/921/pedido_licenca_04_-_reni_pansera.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA 04/2024 - 01/06/2024 POR 30 DIAS</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/925/pedido_de_licenca.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/925/pedido_de_licenca.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/934/pedido_de_licenca_06.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/934/pedido_de_licenca_06.2024.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA 06/2024</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/944/pedido.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/944/pedido.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA - VEREADOR NEREU LIMA</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>ALDECIR GARBIN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/962/pedido_licenca_vereador_aldecir.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/962/pedido_licenca_vereador_aldecir.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA 08/2024 - VEREADOR ALDECIR GARBIN</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>RGS</t>
   </si>
   <si>
     <t>RELATÓRIOS GASTOS/SALDOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/891/janeiro-2024.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/891/janeiro-2024.doc</t>
   </si>
   <si>
     <t>RELATÓRIO DE SALDO-DESPESAS DA CÂMARA DE VEREADORES DE QUILOMBO/SC REFERENTE AO MÊS DE JANEIRO DE 2024</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/904/fevereiro-2024.doc</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/904/fevereiro-2024.doc</t>
   </si>
   <si>
     <t>RELATÓRIO FEVEREIRO DE 2024</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/929/maio-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/929/maio-2024.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL - MAIO DE 2024</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/935/junho-2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/935/junho-2024.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO SALDO/DESPESAS JUNHO/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1681,68 +1681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/872/mensagem_002.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/873/mensagem_006.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/874/mensagem_07-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_020_-_2024_-_remanejamento_termos_de_colaboracao_sociedades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/876/mensagem_008.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/877/mensagem_012.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/878/mensagem_016_-_2024_-_superavit_pnae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/879/mensagem_009.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/880/mensagem_013.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/881/mensagem_017_-_2024_-_superavit_pnate.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/882/mensagem_018_-_2024_-_superavit_salario_educacao_-_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/883/mensagem_003.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/884/mensagem_010.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/885/mensagem_015.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_005.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/887/mensagem_011.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/888/mensagem_014_-_2024_-_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/889/mensagem_019_-_2024_-_superavit_educacao_tempo_integral_-_fnde.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/892/mensagem_023-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_021-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/898/mensagem_024-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/899/mensagem_027-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/900/mensagem_028-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/902/mensagem_n._025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/903/mensagem_n._029-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/906/mensagem_n._30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/907/mensagem_031_-_2024_-_autorizacao_repasse_empresas_que_sofreram_danos_e_perdas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/908/mensagem_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/911/mensagem_036-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/914/mensagem_038_-_2024_-_lei__que_autoriza_cessao_de_equipamento_para_municipios_em_se_ou_ecp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_039.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_037_-_2024_-_altera_art._1o.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/918/mensagem_n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/919/mensagem_n_42.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/920/mensagem_n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/922/mensagem_045_-_2024_-_permissao_de_uso_-_linha_zamignan.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/928/mensagem_n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/930/mensagem_049.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_lei_n._40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/932/mensagem_n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/936/mensagem_n_048.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_lei_53.2024_documentos_sebrae.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/941/mensagem_051.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/942/mensagem_55-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mensagem_056_-_2024_-_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/948/mensagem_057_-_2024_-_ldo_2025_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/950/mensagem_n_059.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/951/mensagem_n_060.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/952/mensagem_061_-_2024_-_remanejamento_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/953/mensagem_063_-_2024_-_altera_lei_2496_-_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/954/mensagem_62.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/955/mensagem_065_-_2024_-_remanejamento_esporte_manutencao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/956/mensagem_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_n_068.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_no_069.2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/959/mensagem_070_-_2024_-_anular_saude_e_remanejamento_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/960/mensagem_071_-_2024_-_remanejamento_tac_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/964/mensagem_n_072.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/965/mensagem_n_073.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/966/redacao__final_projeto_de_lei__63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/967/mensagem_n._074.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_n._076.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_077_-_2024_-_anular_saude_e_remanejamento_para_secretarias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/909/mensagem_034.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/939/mensagem_n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/946/mensagem_n_052.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/961/mensagem_66-2024_dsa_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/970/mensagem_n._064.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/971/mensagem_n._078.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/894/projeto_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/905/projeto_decreto_legislativo_n._02-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/897/mensagem_022-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_resolucao_n._03-2024_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_resolucao_n._04-2024_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_04-2024.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/937/mocao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/901/mocao_de_apelo__oab.dotx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/943/mocao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/912/emenda_01.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/972/emenda_04.2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/933/oficio51.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/945/oficio_163.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/963/145_-_camara_de_vereadores_quilomboassinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/871/mensagem_001.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/923/29_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/890/licenca_vandercelio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/895/pedido_de_licenca_02-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/913/nereu_lima_1_240506_161759.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/921/pedido_licenca_04_-_reni_pansera.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/925/pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/934/pedido_de_licenca_06.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/944/pedido.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/962/pedido_licenca_vereador_aldecir.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/891/janeiro-2024.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/904/fevereiro-2024.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/929/maio-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/935/junho-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/872/mensagem_002.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/873/mensagem_006.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/874/mensagem_07-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_020_-_2024_-_remanejamento_termos_de_colaboracao_sociedades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/876/mensagem_008.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/877/mensagem_012.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/878/mensagem_016_-_2024_-_superavit_pnae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/879/mensagem_009.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/880/mensagem_013.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/881/mensagem_017_-_2024_-_superavit_pnate.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/882/mensagem_018_-_2024_-_superavit_salario_educacao_-_alimentacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/883/mensagem_003.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/884/mensagem_010.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/885/mensagem_015.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/886/mensagem_005.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/887/mensagem_011.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/888/mensagem_014_-_2024_-_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/889/mensagem_019_-_2024_-_superavit_educacao_tempo_integral_-_fnde.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/892/mensagem_023-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/893/mensagem_021-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/898/mensagem_024-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/899/mensagem_027-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/900/mensagem_028-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/902/mensagem_n._025-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/903/mensagem_n._029-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/906/mensagem_n._30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/907/mensagem_031_-_2024_-_autorizacao_repasse_empresas_que_sofreram_danos_e_perdas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/908/mensagem_no_032.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/911/mensagem_036-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/914/mensagem_038_-_2024_-_lei__que_autoriza_cessao_de_equipamento_para_municipios_em_se_ou_ecp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/915/mensagem_039.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/916/mensagem_037_-_2024_-_altera_art._1o.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/917/mensagem_n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/918/mensagem_n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/919/mensagem_n_42.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/920/mensagem_n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/922/mensagem_045_-_2024_-_permissao_de_uso_-_linha_zamignan.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/928/mensagem_n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/930/mensagem_049.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/931/projeto_de_lei_n._40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/932/mensagem_n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/936/mensagem_n_048.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/940/projeto_de_lei_53.2024_documentos_sebrae.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/941/mensagem_051.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/942/mensagem_55-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mensagem_056_-_2024_-_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/948/mensagem_057_-_2024_-_ldo_2025_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/949/mensagem_n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/950/mensagem_n_059.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/951/mensagem_n_060.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/952/mensagem_061_-_2024_-_remanejamento_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/953/mensagem_063_-_2024_-_altera_lei_2496_-_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/954/mensagem_62.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/955/mensagem_065_-_2024_-_remanejamento_esporte_manutencao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/956/mensagem_no_044.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/957/mensagem_n_068.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/958/mensagem_no_069.2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/959/mensagem_070_-_2024_-_anular_saude_e_remanejamento_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/960/mensagem_071_-_2024_-_remanejamento_tac_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/964/mensagem_n_072.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/965/mensagem_n_073.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/966/redacao__final_projeto_de_lei__63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/967/mensagem_n._074.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/968/mensagem_n._076.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/969/mensagem_077_-_2024_-_anular_saude_e_remanejamento_para_secretarias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/909/mensagem_034.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/939/mensagem_n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/946/mensagem_n_052.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/961/mensagem_66-2024_dsa_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/970/mensagem_n._064.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/971/mensagem_n._078.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/894/projeto_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/905/projeto_decreto_legislativo_n._02-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/897/mensagem_022-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/926/projeto_de_resolucao_n._03-2024_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/927/projeto_de_resolucao_n._04-2024_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_04-2024.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/937/mocao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/901/mocao_de_apelo__oab.dotx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/943/mocao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/912/emenda_01.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/972/emenda_04.2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/933/oficio51.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/945/oficio_163.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/963/145_-_camara_de_vereadores_quilomboassinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/871/mensagem_001.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/923/29_-_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/890/licenca_vandercelio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/895/pedido_de_licenca_02-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/913/nereu_lima_1_240506_161759.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/921/pedido_licenca_04_-_reni_pansera.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/925/pedido_de_licenca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/934/pedido_de_licenca_06.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/944/pedido.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/962/pedido_licenca_vereador_aldecir.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/891/janeiro-2024.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/904/fevereiro-2024.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/929/maio-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2024/935/junho-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>