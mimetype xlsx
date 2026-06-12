--- v1 (2026-02-07)
+++ v2 (2026-06-12)
@@ -54,2625 +54,2625 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/974/mensagem_n._012.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/974/mensagem_n._012.2025.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N. 12/2025* DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/975/mensagem_n._013.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/975/mensagem_n._013.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 013/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICI-PAL DE QUILOMBO PARA O ANO DE 2025, AUTORIZA O REPASSE PARA O HOSPITAL BENEFICÊNCIA CAMILIANA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/976/mensagem_n._014.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/976/mensagem_n._014.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 014/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/985/mensagem_no09.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/985/mensagem_no09.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N. 09/2025* DISPÕE SOBRE A RENOMEAÇÃO DAS RUAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/986/mensagem_no10.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/986/mensagem_no10.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N. 10/2025* AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUILOMBO DESAPROPRIAR IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/987/mensagem_n._018.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/987/mensagem_n._018.2025.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM N°. 018/2025*_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/990/mensagem_019_-_2025_-_superavit_saude_incentivo_aos_hospitais_-_recurso_dezembro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/990/mensagem_019_-_2025_-_superavit_saude_incentivo_aos_hospitais_-_recurso_dezembro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 019/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2025, AUTORIZA O REPASSE PARA O HOSPITAL BENEFICÊNCIA CAMILIANA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/991/mensagem_020_-_2025_-_autoriza_a_criacao_de_cnpj_para_a_educacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/991/mensagem_020_-_2025_-_autoriza_a_criacao_de_cnpj_para_a_educacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 020/2025_x000D_
 AUTORIZA A CRIAÇÃO DO CADASTRO NACIONAL DE PESSOA JURÍDICA – CNPJ – PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTE - FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/995/mensagem_n._023.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/995/mensagem_n._023.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 023/2025_x000D_
 DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DE BENEFÍCIOS EVENTUAIS PELA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE QUILOMBO – SC.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/996/mensagem_n._021.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/996/mensagem_n._021.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 021/2025_x000D_
 CELEBRAR TERMO DE AUTORIZAÇÃO DE USO DE BENS MÓVEIS E IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE QUILOMBO À ASSOCIAÇÃO DOS APICULTORES E MELIPONICULTORES DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/997/mensagem_024-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/997/mensagem_024-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 024/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES ESPECIAIS NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/998/mensagem_n._011.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/998/mensagem_n._011.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 011/2025_x000D_
 INSTITUI A POLÍTICA MUNICIPAL PARA A POPULAÇÃO EM EXTREMA VULNERABILIDADE E EM EXTREMA DIFICULDADE NA INSERÇÃO DO MERCADO DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1000/mensagem_n._025.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1000/mensagem_n._025.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 025/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1001/mensagem_n._022.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1001/mensagem_n._022.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 022/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR PARCERIA ENTRE O MUNICÍPIO DE QUILOMBO E OS GRUPOS DE IDOSOS QUE CUMPREM OS REQUISITOS LEGAIS PARA TAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/mensagem_n._031.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/mensagem_n._031.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 031/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS DO PLANO PLURIANUAL – PPA 2022/2025, O ANEXO DE PRIORIDADES E METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO DE 2025 E ABRE CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/mensagem_n._030.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/mensagem_n._030.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 030/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/mensagem_n._035.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/mensagem_n._035.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 035/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUI-LOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/mensagem_032_-_2025_-_superavit_social_feas_e_fnas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/mensagem_032_-_2025_-_superavit_social_feas_e_fnas.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 032/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/mensagem_n._015.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/mensagem_n._015.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 015/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICIPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/mensagem_n._033.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/mensagem_n._033.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 033/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2025, AUTORIZA O REPASSE PARA O HOSPITAL BENEFICÊNCIA CAMILIANA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/mensagem_n._034__mapas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/mensagem_n._034__mapas.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 034/2025_x000D_
 DISPÕE SOBRE A ATUALIZAÇÃO DO PERÍMETRO URBANO SEDE, POVOADO CEL. ERNESTO F. BERTASO, VILA GAÚCHA, POVOADO VALE DO OURO E BARRA DO MANDASSÁIA, E A REVOGAÇÃO DE LEIS RELACIONADAS À CRIAÇÃO DE DISTRITOS E LOCALIDADES EMANCIPADAS PELAS LEIS ESTADUAIS N° 8.528/1992, 9535/94 E 8522/92.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/mensagem_n._038.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/mensagem_n._038.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 038/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI 3.065/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/mensagem_n._039.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/mensagem_n._039.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 039/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL PARA CONCEDER PERMISSÃO DE USO DE ESPAÇO PÚBLICO, A TÍTULO PRECÁRIO E GRATUITO, PARA INSTALAÇÃO DE RELÓGIOS DIGITAIS E CHIMARRÓDROMOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/mensagem_n._041.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/mensagem_n._041.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 041/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI N° 1.345/1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/mensagem_n._042.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/mensagem_n._042.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 042/2025_x000D_
 DISPÕE SOBRE O NOVO PROGRAMA DE INCENTIVO ECONÔMICO E LOGÍSTICO AOS AGRICULTORES E PECUARISTAS, PROMOVENDO O DESENVOLVIMENTO DAS PROPRIEDADES RURAIS E GARANTINDO QUE OS PRODUTORES CUMPRAM AS OBRIGAÇÕES FISCAIS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/mensagem_044_-_2025_-_remanejamento_sec_ind._com._tur._especial_elemento_3360.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/mensagem_044_-_2025_-_remanejamento_sec_ind._com._tur._especial_elemento_3360.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 044/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMEN-TARES ESPECIAIS NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1044/mensagem_n._046.2025_-_alteracao_familia_acolhedora.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1044/mensagem_n._046.2025_-_alteracao_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 046/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI N° 3.065/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/oficio_no169-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/oficio_no169-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 042/2025_x000D_
 DISPÕE SOBRE O NOVO PROGRAMA DE INCENTIVO ECONÔMICO E LOGÍSTICO AOS AGRICUTORES E PECUARISTAS, PROMOVENDO O DESENVOLVIMENTO DAS PROPRIEDADES RURAIS E GARANTINDO QUE OS PRODUTORES CUMPRAM AS OBRIGAÇÕES FISCAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1046/mensagem_n._045.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1046/mensagem_n._045.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 045/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI 2.964/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/mensagem_n._049.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/mensagem_n._049.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 049/2025_x000D_
 DISPÕE SOBRE AUTORIZAÇÃO PARA O MUNICÍPIO FIRMAR PARCERIA COM O INSTITUTO CULTURAL EDUCACIONAL SOCIAL E AMBIENTAL – ICESA, NOS TERMOS DA LEI 13.019/2014, E DÁ OUTRAS PROVIDÊNCAIS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1049/mensagem_n._050.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1049/mensagem_n._050.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 050/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI N. 2.570/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1050/mensagem_n._047.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1050/mensagem_n._047.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 047/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI N° 3.193/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1051/mensagem_n._051.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1051/mensagem_n._051.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 051/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE SANEAMENTO BÁSICO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._35-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._35-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DA LISTA DE MEDICAMENTOS DISPONÍVEIS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/mensagem_n._048.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/mensagem_n._048.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 048/2025_x000D_
 DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE RECURSOS FINANCEIROS À REDE FEMININA DE COMBATE AO CÂNCER DE QUILOMBO/SC, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1061/mensagem_n._052.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1061/mensagem_n._052.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 052/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1067/mensagem_054_-_autorizacao_convenio_hospital.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1067/mensagem_054_-_autorizacao_convenio_hospital.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 054/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR CONVÊNIO ENTRE O MUNICÍPIO DE QUILOMBO E BENEFICÊNCIA CAMILIANA DO SUL/HOSPITAL SÃO BERNARDO DE QUILOMBO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ANDERSON WELTER, EDIANE DAIANE RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._39-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._39-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CONSUMO DE BEBIDA ALCOÓLICAS E USO DE APARELHOS DE SOM EM LOCAIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_lei_n._40-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_lei_n._40-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ENVIO À CÂMARA DE VEREADORES DOS PROJETOS DE LOTEAMENTOS PREVIAMENTE APROVADOS PELO DEPARTAMENTO DE ENGENHARIA DO MUNICÍPIO DE QUILOMBO, PARA FINS DE ANÁLISE LEGISLATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/mensagem_n._060.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/mensagem_n._060.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 060/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1086/mensagem_n._061.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1086/mensagem_n._061.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 061/2025_x000D_
 INSTITUI O PROGRAMA MUNICIPAL DE BEM-ESTAR ANIMAL E CONTROLE POPULACIONAL, ESTABELECE INCENTIVOS, PREVÊ A FISCALIZAÇÃO E DISPÕE SOBRE OUTRAS MEDIDAS NO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/mensagem_n._058.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/mensagem_n._058.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 058/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1089/mensagem_n._053.2024.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1089/mensagem_n._053.2024.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 053/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE ESPAÇO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/mensagem_n._065.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/mensagem_n._065.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 065/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAL ES-PECIAL NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/mensagem_055_-_2025_-_termo_associativo_-_igr_vale_das_aguas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/mensagem_055_-_2025_-_termo_associativo_-_igr_vale_das_aguas.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 055/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR TERMO ASSOCIATIVO E CONTRIBUIR MENSALMENTE COM A INSTÂNCIA DE GOVERNANÇA REGIONAL - IGR VALE DAS ÁGUAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1093/mensagem_064.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1093/mensagem_064.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 064/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI N. 2751/2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/mensagem_n._068.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/mensagem_n._068.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 068/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/mensagem_066_-_2025_-_sensor_glicose.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/mensagem_066_-_2025_-_sensor_glicose.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 066/2025_x000D_
 DISPÕE SOBRE A CONCESSÃO DE ATÉ DUAS UNIDADES MENSAIS DE APARELHOS DIGITAIS PARA MEDIÇÃO E CONTROLE DE GLICEMIA PARA CRIANÇAS E ADOLESCENTES, DIAGNOSTICADOS COM DIABETES MELLITUS TIPO 1, NO ÂMBITO DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1099/mensagem_067_-_2025_-_monitor_esportivo_20h_-_ok.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1099/mensagem_067_-_2025_-_monitor_esportivo_20h_-_ok.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 067/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE MONITOR ESPORTIVO COM CARGA HORÁRIA DE 20 (VINTE) HORAS SEMANAIS NO PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE QUE TRATA DA LEI COMPLEMENTAR N. 031/2001, DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1100/mensagem_069_-_2025_-_patrocinio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1100/mensagem_069_-_2025_-_patrocinio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 069/2025_x000D_
 DISPÕE SOBRE A DESTINAÇÃO E O RECEBIMENTO DE PATROCÍNIO PELO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/mensagem_070_-_2025_-_repasse_ao_grupo_de_voluntarios_sagrado_coracao_de_jesus.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/mensagem_070_-_2025_-_repasse_ao_grupo_de_voluntarios_sagrado_coracao_de_jesus.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 070/2025 - DISPÕE SOBRE AUTORIZAÇÃO PARA REPASSE DE RECURSOS FINANCEIROS AO GRUPO DE VOLUNTÁRIOS SAGRADO CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1102/mensagem_071_-_2025_-_revoga_lei_de_doacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1102/mensagem_071_-_2025_-_revoga_lei_de_doacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 071/2025_x000D_
 DISPÕE SOBRE A REVOGAÇÃO DA LEI N. 2.608/2016, DE 23 DE AGOSTO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/mensagem_072_-_2025_-_remanejamento_proprio_-_finisa_e_brde.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/mensagem_072_-_2025_-_remanejamento_proprio_-_finisa_e_brde.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 072/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1105/mensagem_075_-_2025_-_autoriza_acordo_com_hospital.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1105/mensagem_075_-_2025_-_autoriza_acordo_com_hospital.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 075/2025_x000D_
 O PRESENTE PROJETO DE LEI TEM POR FINALIDADE PRECÍPUA AUTORIZAR O PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SUA PROCURADORIA GERAL, A CELEBRAR ACORDO JUDICIAL NO PROCESSO Nº 5001711-10.2024.8.24.0053, NO QUAL O MUNICÍPIO DE QUILOMBO LOGROU ÊXITO EM SUA DEFESA E, POR CONSEQUÊNCIA, FOI BENEFICIADO COM A CONDENAÇÃO DA PARTE ADVERSA AO PAGAMENTO DE HONORÁRIOS DE SUCUMBÊNCIA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1108/293_-_2025_e_mensagem_77-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1108/293_-_2025_e_mensagem_77-2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 077/2025_x000D_
 DISPÕE SOBRE O NOVO PROGRAMA DE INCENTIVO ECONÔMICO E LOGÍSTICO AOS AGRICUTORES E PECUARISTAS, PROMOVENDO O DESENVOLVIMENTO DAS PROPRIEDADES RURAIS E GARANTINDO QUE OS PRODUTORES CUMPRAM AS OBRIGAÇÕES FISCAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_n._078.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_n._078.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 078/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR ACORDO JUDICIAL EM PROCESSO ESPECIFICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_n._080.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_n._080.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 080/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1112/mensagem_084_-_2025_-__plano_plurianual_2026_a_2029_ppa_-_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1112/mensagem_084_-_2025_-__plano_plurianual_2026_a_2029_ppa_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 084/2025_x000D_
 INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE QUILOMBO SC PARA O QUADRIÊNIO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/mensagem_n._081.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/mensagem_n._081.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 081/2025_x000D_
 RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_65-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_65-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 3.188/2024 DE 13 DE DEZEMBRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/mensagem_n._085.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/mensagem_n._085.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 085/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SU-PLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/mensagem_n._086.2025_-__lei_de_diretrizes_orcamentarias_ldo_2026_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/mensagem_n._086.2025_-__lei_de_diretrizes_orcamentarias_ldo_2026_com_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 086/2025_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/mensagem_088_-_2025-_casa_lar.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/mensagem_088_-_2025-_casa_lar.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 088/2025_x000D_
 RECONHECER E AUTORIZAR O EMPENHAMENTO DE INDENIZAÇÃO DE DESPESA DIRETAMENTE RELACIONADA AO TERMO DE FOMENTO COM O INSTITUTO CULTURAL, EDUCACIONAL, SOCIAL E AMBIENTAL — ICESA.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/mensagem_087_-_2025_-_remanejamento_folha_secretarias.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/mensagem_087_-_2025_-_remanejamento_folha_secretarias.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 087_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAIS NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/mensagem_089_-_2025_-_remanejamento_custeio_para_farmacia_-_saude.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/mensagem_089_-_2025_-_remanejamento_custeio_para_farmacia_-_saude.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 089/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/mensagem_092_-_2025_-_altera_a_lei_do_patrocinio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/mensagem_092_-_2025_-_altera_a_lei_do_patrocinio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 092/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DOS INCISOS DO PARÁGRAFO ÚNICO, DO ARTIGO 3º, DA LEI N. 3.234/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1134/mensagem_097_-_2025_-_loa_2026_-_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1134/mensagem_097_-_2025_-_loa_2026_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 097/2025_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE QUILOMBO SC PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/mensagem_101_-_2025_-_ajuda_de_custo_-_conselhos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/mensagem_101_-_2025_-_ajuda_de_custo_-_conselhos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 101/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO DO CHEFE DO PODER EXECUTIVO A CONCEDER AJUDA DE CUSTO AOS MEMBROS DOS CONSELHOS MUNICIPAIS DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/mensagem_102_-_2025_-_rubeola.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/mensagem_102_-_2025_-_rubeola.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 102/2025_x000D_
 DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE TESTE DE GRAVIDEZ EM MULHERES EM IDADE FÉRTIL ANTES DA ADMINISTRAÇÃO DA VACINA CONTRA A RUBÉOLA NO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/1mensagem_104_-_2025_-_projeto_de_lei_ruas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/1mensagem_104_-_2025_-_projeto_de_lei_ruas.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 104/2025_x000D_
 DISPÕE SOBRE A DENOMINAÇÃO E RENOMEAÇÃO DE LOGRADOUROS, PRAÇAS E PRÉDIOS PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/mensagem_100_-_2025_-_remanejamento_proprio_-_finisa_coleta_de_lixo_e_projetos_engenharia.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/mensagem_100_-_2025_-_remanejamento_proprio_-_finisa_coleta_de_lixo_e_projetos_engenharia.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 100/2025_x000D_
 O Projeto de Lei solicita ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025, nas seguintes ações:_x000D_
 0.003 – AMORTIZAÇÃO DÍVIDA FUNDADA/ENCARGOS;_x000D_
 1.051 - PAVIMENTAÇÃO, PROJET. DE ENGENHARIA E DEMAIS OBRAS DE INFRAEST. DE_x000D_
 TRANSPORTES;_x000D_
 2.066 – SANEAMENTO BÁSICO: ÁGUA, ESGOTO E COLETA DE LIXO/SOSU.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_105_-_2025_-_programa_quilombo_lixo_zero.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_105_-_2025_-_programa_quilombo_lixo_zero.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 105/2025_x000D_
 projeto de Lei e Dispõe sobre a criação do Programa QUILOMBO LIXO ZERO, e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_74-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_74-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE AS EXPERIÊNCIAS ADVERSAS NA INFÂNCIA (ACES) NO MUNICÍPIO DE QUILOMBO-SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/mensagem_106_-_2025_-_remanejamento_federal_-_social.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/mensagem_106_-_2025_-_remanejamento_federal_-_social.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 106/2025_x000D_
 O Projeto de Lei solicita ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025, nas seguintes ações:_x000D_
 2.039 – MANUTENÇÃO ASSIST/SOCIAL/IGD/M/PBF/FMAS;_x000D_
 2.041 – SERVIÇO BÁSICO/CRAS/PAIF-PISO FIXO/FMAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/mensagem_107_-_2025_-_cisamosc_-_ratificacao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/mensagem_107_-_2025_-_cisamosc_-_ratificacao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 107/2025_x000D_
 RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO PUBLICO INTERFEDERATIVO DE SAÚDE DO OESTE DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/mensagem_109_-_2025_-_imovel_inservivel_-_escola_nova_brasilia.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/mensagem_109_-_2025_-_imovel_inservivel_-_escola_nova_brasilia.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 109/2025_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A DEMOLIÇÃO E BAIXA NO PATRIMÔNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1158/mensagem_111_-_2025_-_excesso_programa_casa_catarina.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1158/mensagem_111_-_2025_-_excesso_programa_casa_catarina.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE LEI N. 111 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1161/mensagem_114_-_2025_-_desafetacao_para_moradia.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1161/mensagem_114_-_2025_-_desafetacao_para_moradia.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 114/2025_x000D_
 DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA PÚBLICA DO DOMÍNIO DO MUNICÍPIO E A AUTORIZA A SER DESTINADA À IMPLANTAÇÃO DE UNIDADES_x000D_
 HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1162/mensagem_110_-_2025_-_imovel_inservivel_-_escola_sachet_-_ok.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1162/mensagem_110_-_2025_-_imovel_inservivel_-_escola_sachet_-_ok.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 110/2025_x000D_
 DECLARA INSERVÍVEL O BEM IMÓVEL, AUTORIZA A DEMOLIÇÃO E BAIXA NO PATRIMÔNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1166/mensagem_115_-_2025_-_soltura_de_fogos_-_alteracao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1166/mensagem_115_-_2025_-_soltura_de_fogos_-_alteracao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 115/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO § 2º DO ART. 1º DA LEI MUNICIPAL Nº. 3.049/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1168/mensagem_116_-_2025_-_ratificacao_da_1a_e_2a_alteracao_contratual_do_cimam_-_amnoroeste.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1168/mensagem_116_-_2025_-_ratificacao_da_1a_e_2a_alteracao_contratual_do_cimam_-_amnoroeste.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 116/2025_x000D_
 Que dispõe sobre a ratificação da 1ª Alteração ao Contrato Social e da 2ª Alteração Contratual do CIMAM – Consórcio Intermunicipal Multifinalitário da AMNOROESTE.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1169/mensagem_117_-_2025_-_remanejamento_cosip_iluminacao_natalina.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1169/mensagem_117_-_2025_-_remanejamento_cosip_iluminacao_natalina.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE LEI N. 117/2025_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/mensagem_118_-_2025_-_doacao_e_isencao_itbi.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/mensagem_118_-_2025_-_doacao_e_isencao_itbi.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 118/2025_x000D_
 AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL - FAR, ADMINISTRADO PELA CAIXA ECONÔMICA FEDERAL, PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS DESTINADAS À POPULAÇÃO DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1172/mensagem_120_-_2025_-_financiamento_-_asfalto.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1172/mensagem_120_-_2025_-_financiamento_-_asfalto.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 120/2025_x000D_
 AUTORIZAR O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BRDE – BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1173/mensagem_121_-_2025_-_remanejamento_saude_-_fim_de_exercicio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1173/mensagem_121_-_2025_-_remanejamento_saude_-_fim_de_exercicio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 121/2025_x000D_
 O Projeto de Lei solicita ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025, nas seguintes ações:_x000D_
 2.073 - MANUT. DE AÇÕES E SERV. DE SAÚDE ATENÇÃO BÁSICA/FMS;_x000D_
 2.075 - AGENTES COMUNITÁRIOS DE SAÚDE/ACS/FMS;_x000D_
 2.081 - MÉDIA ALTA COMPLEX/TETO/FMS;_x000D_
 2.083 - MÉDIA/ALTA COMPLEX/CAPS/FMS.;</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1175/mensagem_123_-_2025_-_nome_de_ruas_-_flach_e_dalla_costa.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1175/mensagem_123_-_2025_-_nome_de_ruas_-_flach_e_dalla_costa.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 123/2025_x000D_
 DISPÕE SOBRE A DENOMINAÇÃO E RENOMEAÇÃO DE VIAS PÚBLICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1176/mensagem_122_-_2025_-_remanejamento_educacao_-_fim_de_exercicio.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1176/mensagem_122_-_2025_-_remanejamento_educacao_-_fim_de_exercicio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 122/2025_x000D_
 O Projeto de Lei solicita ABERTURA DE CRÉDITOS SUPLEMENTARES E ESPECIAIS NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025, nas seguintes ações:_x000D_
 0.001 - CONTRIBUIÇÕES AO PASEP/ENCARGOS;_x000D_
 1.013 - CONST. REFORMA E AMPLIAÇÃO EDIFICAÇÃO E ESPAÇOS ESPORTIVOS/FUNDAMENTAL;_x000D_
 2.017 - MANUTENÇÃO DO ENSINO FUNDAMENTAL;_x000D_
 2.051 - MANUTENÇÃO SECRETARIA IND.E COMÉRCIO;_x000D_
 2.093 - MANUTENÇÃO DA SECRETARIA MUNIC DE EDUCAÇÃO;_x000D_
 2.101 - MANUTENÇÃO CULTURAL;_x000D_
 2.102 - MANUTENÇÃO ESPORTIVA E DE LAZER.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1177/mensagem_124_-_2025_-_desafetacao_-_alteracao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1177/mensagem_124_-_2025_-_desafetacao_-_alteracao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 124/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO § 5º DO ART. 1º E O ANEXO ÚNICO DA LEI MUNICIPAL Nº. 3.261/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1180/mensagem_125_-_2025_-_repasse_atleta_ricardo_cavalli.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1180/mensagem_125_-_2025_-_repasse_atleta_ricardo_cavalli.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 125/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO, MEDIANTE PRESTAÇÃO DE CONTAS, RESSARCIR O VALOR DA PASSAGEM AÉREA E INCRIÇÃO NO CAMPEONATO DO ATLETA DE PARABADMINTON RICARDO CAVALLI, PARA PODER COMPETIR NO CAMPEONATO SUL AMERICANO NA CIDADE DE BUCARAMANGA/COLÔMBIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/mensagem_126_-_2025_-_altera_metas_do_ppa_-relatorio_de_metas_fisicas_das_despesas_por_programas_e_acoes.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/mensagem_126_-_2025_-_altera_metas_do_ppa_-relatorio_de_metas_fisicas_das_despesas_por_programas_e_acoes.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 126/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DAS METAS DE PRODUTOS DO PPA - PLANO PLURIANUAL DE INVESTIMENTOS 2026/2029.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/202512041110031764857403797421.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/202512041110031764857403797421.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 127/2025 - DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2025.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_128_-_2025_-_altera_lei_3014_-_terraplanagem_residencias.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_128_-_2025_-_altera_lei_3014_-_terraplanagem_residencias.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 128/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI 3.014/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_129_-_2025_-_permissao_de_uso_-_sociedade_comunitaria_sao_sebastiao.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_129_-_2025_-_permissao_de_uso_-_sociedade_comunitaria_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 129/2025_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/978/mensagem_no02.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/978/mensagem_no02.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 02/2025 - DISPÕE SOBRE REORGANIZAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/979/mensagem_no03.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/979/mensagem_no03.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 03/2025 - DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N. 031/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/980/mensagem_no04.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/980/mensagem_no04.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 04/2025 - DISPÕE SOBRE ALTERAÇÃO DO ART. 9º DA LEI COMPLEMENTAR N. 032/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/981/mensagem_no05.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/981/mensagem_no05.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 05/2025 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA ADMINISTRAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/982/mensagem_no06.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/982/mensagem_no06.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 06/2025 - INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL PREFIQ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/983/mensagem_no07.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/983/mensagem_no07.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 07/2025 - DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI N° 6.938, DE 31 DE AGOSTO DE 1981, A LEI N° 12.651, DE 25 DE MAIO DE 2012, A LEI N° 14.285, DE 29 DE DEZEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/984/mensagem_no08.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/984/mensagem_no08.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 08/2025 - DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N° 179/2022, DE 18 DE_x000D_
 JULHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/977/mensagem_n._016.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/977/mensagem_n._016.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 016/2025_x000D_
 DISPÕE SOBRE AS NORMAS QUE REGULAM AS EDIFICAÇÕES NO MUNICÍPIO DE QUILOMBO, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/989/mensagem_017_-_2025_-_tesoureiro_e_tecnico_administrativo__impacto_financeiro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/989/mensagem_017_-_2025_-_tesoureiro_e_tecnico_administrativo__impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 017/2025_x000D_
 _x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TESOUREIRO E DE TÉCNICO ADMINISTRATIVO NO PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAL DE QUE TRATA DA LEI COMPLEMENTAR N. 031/2001 DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 OBS: RELATÓRIO DE IMPACTOS FINANCEIROS EM ANEXO.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/mensagem_026_-_2025_-_racas_de_caes.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/mensagem_026_-_2025_-_racas_de_caes.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 026/2025_x000D_
 DISPÕE SOBRE REGRAS DE SEGURANÇA EM RELAÇÃO A ALGUMAS RAÇAS DE CÃES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1007/mensagem_n._027.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1007/mensagem_n._027.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 027/2025_x000D_
 INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA - COSIP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1008/mensagem_n._028.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1008/mensagem_n._028.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 028/2025_x000D_
 DISPÕE SOBRE A INSTITUIÇÃO DA TAXA DE TURISMO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/mensagem_n._029.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/mensagem_n._029.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 029/2025_x000D_
 DISPÕE SOBRE AS ESTRADAS RURAIS MUNICIPAIS DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/mensagem_037_-_2025_-_revisao_geral_anual_-_educacao_final_lc_030.2001.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/mensagem_037_-_2025_-_revisao_geral_anual_-_educacao_final_lc_030.2001.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 037/2025_x000D_
 DISPÕE SOBRE A REVISÃO GERAL DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS DOS PROFISSIONAIS DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1015/mensagem_036_-_2025_-_revisao_geral_anual_-_altera_a_lc_031.2001.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1015/mensagem_036_-_2025_-_revisao_geral_anual_-_altera_a_lc_031.2001.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°. 036/2025_x000D_
 DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS, DA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES E DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1016/revisao_geral_anual_2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1016/revisao_geral_anual_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS E DA REMUNERAÇÃO DOS SERVIDORES COMISSIONADOS DA_x000D_
 CÂMARA MUNICIPAL DE VEREADORES DEQUILOMBO/SC E DOS AGENTES POLÍTICOS DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/mensagem_n._040.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/mensagem_n._040.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 040/2025_x000D_
 DISPÕE SOBRE O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1036/mensagem_n._043.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1036/mensagem_n._043.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 043/2025_x000D_
 ACRESCENTA OS SERVIÇOS RELACIONADOS ÀS EMPRESAS DE ENERGIA SOLAR NO ANEXO DA LEI COMPLEMENTAR N. 125/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/mensagem_n._040.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/mensagem_n._040.2025.pdf</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1082/mensagem_n._057.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1082/mensagem_n._057.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 057/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA COMPLEMENTAR Nº 031/2001 A FIM DE AUMENTAR AS VAGAS DO CARGO DE ASSISTENTE DE SERVIÇO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/mensagem_n._059.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/mensagem_n._059.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 059/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N. 125/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/mensagem_n._062.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/mensagem_n._062.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 062/2025_x000D_
 DISPÕE SOBRE O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO MUNI-CÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/mensagem_063.2025_e_impacto_financeiro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/mensagem_063.2025_e_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 063/2025_x000D_
 DISPÕE SOBRE READEQUAÇÃO DO NÍVEL SALARIAL DO CARGO EFETIVO DE FARMACÊUTICO, ALTERANDO O ANEXO I DA COMPLEMENTAR Nº 031/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1104/mensagem_073_-_2025_-_criacao_cargo_-_coordenador_de_programas.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1104/mensagem_073_-_2025_-_criacao_cargo_-_coordenador_de_programas.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 073/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE PROVIMENTO EM COMISSÃO DE COORDENADOR DE PROGRAMAS, ALTERANDO A LEI COMPLEMENTAR N. 031/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1106/mensagem_n._079.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1106/mensagem_n._079.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 079/2025_x000D_
 DISPÕE SOBRE A CONCESSÃO DE COMPLEMENTO TEMPORÁRIO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE AGENTE DE ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1107/mensagem_n._082.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1107/mensagem_n._082.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 82/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO CARGO DE AGENTE EDUCATIVO COM CARGA HORÁRIA DE 40 (QUARENTA) HORAS SEMANAIS NO PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE QUE TRATA DA LEI COMPLEMENTAR N. 030/2001, DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1111/of._314.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1111/of._314.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 083/2025_x000D_
 FIXA O VALOR MÍNIMO PARA O AJUIZAMENTO DE EXECUÇÕES FISCAIS, AUTORIZA O PROTESTO DE CERTIDÕES DE DÍVIDA ATIVA E DE TÍTULOS EXECUTIVOS JUDICIAIS NO MUNICÍPIO DE QUILOMBO - SC, ALTERA DISPOSITIVO DA LEI COMPLEMENTAR 33/2001 – DE 17 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/mensagem_n._076.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/mensagem_n._076.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 076/2025_x000D_
 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – PREFIQ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1125/mensagem_090_-_2025_-_plantao_e_sobreaviso.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1125/mensagem_090_-_2025_-_plantao_e_sobreaviso.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 090/2025 -_x000D_
 DISPÕE SOBRE A REGULAMENTAÇÃO DOS REGIMES DE PLANTÃO E DE SOBREAVISO PARA ATENDIMENTO DE SITUAÇÕES DE URGÊNCIA E EMERGÊNCIA NO ÂMBITO DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1126/mensagem_091_-_2025_-_alteracao_lc_32.2001_-_plantao_e_sobreaviso.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1126/mensagem_091_-_2025_-_alteracao_lc_32.2001_-_plantao_e_sobreaviso.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 091/2025 -_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO ART. 54. E CRIAÇÃO DA SUBSEÇÃO IV E DO ART. 59-A. NA SEÇÃO III DO CAPÍTULO II DA LEI COMPLEMENTAR N° 032/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/mensagem_093_-_2025_-_cargos_comissionados.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/mensagem_093_-_2025_-_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 093/2025 - _x000D_
 DISPÕE SOBRE A ALTERAÇÃO E CRIAÇÃO DE CARGOS COMISSIONADOS ALTERANDO A LEI COMPLEMENTAR N. 031/2001 DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/mensagem_094_-_2025_-_fc_e_gratificacoes.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/mensagem_094_-_2025_-_fc_e_gratificacoes.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 094/2025 - _x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N. 031/2001 DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1131/mensagem_095_-_2025_-_procurador_geral.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1131/mensagem_095_-_2025_-_procurador_geral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 095/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N. 031/2001 DE 05 DE DEZEMBRO DE 2001, REFERENTE AO CARGO DE PROCURADOR-GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/mensagem_096_-_2025_-_agente_de_endemias_-_retroativo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/mensagem_096_-_2025_-_agente_de_endemias_-_retroativo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 096/2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO PARÁGRAFO ÚNICO AO ART. 3º DA LEI COMPLEMENTAR Nº. 227/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1135/mensagem_098_-_2025_-_fc_e_gratificacoes_-_correcao_-_assinado.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1135/mensagem_098_-_2025_-_fc_e_gratificacoes_-_correcao_-_assinado.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 098/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N. 031/2001, ALTERADO PELA LEI COMPLEMENTAR N. 233/2025, DE 27 DE AGOSTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1136/mensagem_099_-_2025_-_premio_assiduidade_-_doacao_de_sangue.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1136/mensagem_099_-_2025_-_premio_assiduidade_-_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 099/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 222/2025 QUE TRATA DO PRÊMIO ASSIDUIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/mensagem_103_-_2025-_alteracao_das_tabelas_-_taxa_do_lixo.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/mensagem_103_-_2025-_alteracao_das_tabelas_-_taxa_do_lixo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 103/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA TABELA III PREVISTA NO CÓDIGO TRIBUTÁRIO MUNICIPAL – LEI COMPLEMENTAR N. 33, DE 17 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/mensagem_112_-_2025_-_adicional_de_titulacao_-_act.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/mensagem_112_-_2025_-_adicional_de_titulacao_-_act.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 112/2025_x000D_
 DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 9º-A DA LEI 1600/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1160/mensagem_113_-_2025_-_adicional_de_titulacao_-_efetivos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1160/mensagem_113_-_2025_-_adicional_de_titulacao_-_efetivos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 113/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 13 DA LEI COMPLEMENTAR Nº 31/2001 E DA ALTERAÇÃO DO ARTIGO 13 DA LEI COMPLEMENTAR Nº 30/2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1165/mensagem_108_-_2025_-_altera_anexo_da_lei_complementar_125.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1165/mensagem_108_-_2025_-_altera_anexo_da_lei_complementar_125.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 108/2025_x000D_
 DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DA LEI COMPLEMENTAR N° 125/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1174/mensagem_119_-_2025_-_fc_e_gratificacoes_-_lc_30_-_estimativas_e_analise_de_impacto_financeiro.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1174/mensagem_119_-_2025_-_fc_e_gratificacoes_-_lc_30_-_estimativas_e_analise_de_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 119/2025_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N° 030/2001 DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_no_01-2025_-_contas_de_2023_-_silvano.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_no_01-2025_-_contas_de_2023_-_silvano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DO PRFEITO DE QUILOMBO/SC REFERENTES AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_n._02-2025_-_veto.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_n._02-2025_-_veto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO VETO N. 01/2025, EM REFERÊNCIA AO PROJETO DE LEI ORDINÁRIA N. 05/2025.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_resolucao_no_01-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_resolucao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CÂMARA MIRIM NO MUNICÍPIO DE QUILOMBO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_no_02-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E USO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NA CÂMARA DE VEREADORES DE QUILOMBO/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/resolucao_03-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/resolucao_03-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO E CONCESSÃO DE GRATIFICAÇÃO AO SERVIDOR DESIGNADO COMO AGENTE DE CONTRATAÇÕES/PREGOEIRO NO ÂMBITO DA CÂMARA MUNICIPAL DE QUILOMBO/SC, CONFORME A LEI FEDERAL Nº 14.133/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO</t>
   </si>
   <si>
     <t>BANCADA PT</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1002/req_01-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1002/req_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SOLICITAÇÃO DE INFORMAÇÕES REFERENTES AO CONTRATO N. 193/2021 FIRMADO PELO PODER EXECUTIVO DE QUILOMBO/SC E A EMPRESA ESPAÇO VERDE FLORICULTURA E PAISAGISMO EIRELI.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1066/req_02-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1066/req_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SOLICITAÇÃO DE INFORMAÇÕES AO INSTITUTO DO MEIO AMBIENTE DE SANTA CATARINA (IMA) REFERENTE À PROJETOS DE USINAS HIDROELETRICAS, PCH E CGH QUE ABRANGEM O MUNICÍPIO DE QUILOMBO/SC.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1182/req_04-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1182/req_04-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SOLICITAÇÃO DE INFORMAÇÕES AO PREFEITO MUNICIPAL DE QUILOMBO – ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_01-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO MUNICIPAL, NA FIGURA DO PREFEITO, SR. JAKSOM CASTELLI, QUE EFETUE A DEVIDA SINALIZAÇÃO DAS CABECEIRAS DE PONTE NO MUNICÍPIO DE QUILOMBO/SC. ”</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_02-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_02-2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO MUNICIPAL, NA FIGURA DO PREFEITO, SR. JAKSOM CASTELLI, SEJA FEITO UM LEVANTAMENTO JUNTO AOS ÓRGÃOS DE TRÂNSITO PARA AVALIAÇÃO DA POSSIBILIDADE INSTALAÇÃO DE LOMBADA NA AVENIDA CORONEL ERNESTO BERTASO, EM FRENTE A AUTO PEÇAS LUMI (-26.721379355379966, -52.72206471987839).</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_03-2025_assinado.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_03-2025_assinado.pdf</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO MUNICIPAL, NA FIGURA DO PREFEITO, SR. JAKSOM CASTELLI, A ADESÃO AO PROGRAMA CATARINENSE DE CASTRAÇÃO “PET LEVADO A SÉRIO” - POLÍTICAS PÚBLICAS DE SAÚDE, BEM-ESTAR ANIMAL E CONTROLE POPULACIONAL DE CÃES E GATOS EM QUILOMBO-SC.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_04-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 04/2025 - REVITALIZAÇÃO CAMPO DE AREIA BAIRRO SANTA INÊS</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_05-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE À PRESIDÊNCIA DA CÂMARA QUE DETERMINE À ASSESSORIA DE IMPRENSA E COMUNICAÇÃO A ELABORAÇÃO E DIVULGAÇÃO DE MATÉRIAS, NAS REDES SOCIAIS E NO SITE INSTITUCIONAL DA CÂMARA, COM O RESUMO DAS PAUTAS DAS SESSÕES LEGISLATIVAS E AS FALAS DE TODOS OS VEREADORES”</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_06-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO MUNICIPAL, NA FIGURA DO PREFEITO, SR. JAKSOM NATAL CASTELLI, QUE SEJA REALIZADO, A PARTIR DO ACOMPANHAMENTO TÉCNICO DO SETOR DE ENGENHARIA, O MAPAMENTO, PAVIMENTAÇÃO, TUBULAÇÃO E CONSTRUÇÃO DE MURO DE CONTEÇÃO, ALÉM DE OUTRAS OBRAS QUE SE FAÇAM NECESSÁRIAS, NO TERÇO FINAL DA RUA GUIDO BOTH, NO BAIRRO ASEAQ (26°43'55.1"S 52°44'07.4"W), NAS PROXIMIDADES DA RESIDÊNCIA DO SR. ANTÔNIO COSTA FAGUNDES”.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_-_equipamentos_para_uso_dos_bombeiros.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_-_equipamentos_para_uso_dos_bombeiros.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal a destinação de recurso financeiro proveniente dos duodécimos da Câmara de Vereadores, no valor de R$ 80.000,00 (oitenta mil reais), para aquisição de equipamentos destinados à Associação de Bombeiros Comunitários de Quilombo – SC, conforme projetos elaborados pelo Quartel de Bombeiros Militar de Quilombo.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>NEREU CANDIDO MARTINHAGO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_08-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_08-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelo Vereador NEREU MARTINHAGO, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC a realização de um Encontro Municipal de Doadores de Sangue no Dia Nacional do Doador de Sangue (25 de novembro), com atividades voltadas à valorização, reconhecimento e incentivo à doação voluntária, em parceria com entidades de saúde e órgãos competentes.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_09-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_09-2025.pdf</t>
   </si>
   <si>
     <t>“SUGERE-SE AO PODER EXECUTIVO MUNICIPAL, NA FIGURA DO PREFEITO, SR. JAKSOM NATAL CASTELLI, A PAVIMENTAÇÃO COM PEDRAS IRREGULARES E A INSTALAÇÃO DE SISTEMA DE DRENAGEM E CANALIZAÇÃO DAS ÁGUAS PLUVIAIS QUE FREQUENTEMENTE INVADEM A SC-157, NA LOCALIDADE DA ENTRADA DA LINHA BERGAMINI, NO MUNICÍPIO DE QUILOMBO/SC."</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>FÁBIO OZECOSKI</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_10-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_10-2025.pdf</t>
   </si>
   <si>
     <t>Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelo Vereador FÁBIO OZECOSKI, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a pavimentação da interseção da SC-157 com o Bairro ASEAQ de Quilombo/SC (coordenadas geográficas: 26°43'50.9"S 52°44'16.2"W), nos termos da justificativa anexa.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, KAUANA VAILON, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_11-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_11-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a implantação de redutores de velocidade (lombadas) no Bairro Portal do Sol, nos termos da justificativa anexa.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_12-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_12-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelos Vereadores RENI PANSERA E ALDECIR GARBIN, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a implantação de iluminação pública em frente ao pavilhão comunitário e a igreja da Linha São Luís, interior do município de Quilombo/SC.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>EDIANE DAIANE RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_01-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_01-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N. 01/2025</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_02-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_02-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO N. 02/2025</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_03-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_03-2025.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pelos Vereadores RENI PANSERA E ALDECIR GARBIN, aprovou MOÇÃO DE APLAUSO aos atletas do município de Quilombo/SC que participaram da fase microrregional dos Jogos Abertos da Terceira Idade – JASTI, classificando-se para a etapa estadual, a ser realizada de 1º a 4 de maio de 2025, no município de São Bento do Sul/SC, nos termos da justificativa:"</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_04-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_04-2025.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pelos Vereadores RENI PANSERA E ALDECIR GARBIN, aprovou em sessão plenária MOÇÃO DE APELO em favor da isenção do imposto de renda aos agricultores familiares, nos termos da justificativa anexa.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_05-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_05-2025.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pela Vereadora KAUANA VAILON, aprovou em sessão plenária, MOÇÃO DE APALUSO aos membros eleitos para o Conselho Deliberativo Escolar da E.E.B. Professora Jurema Savi Milanez para o biênio 2025/2026, bem como à Comissão Eleitoral responsável pela condução democrática, transparente e participativa do processo eleitoral., nos termos da justificativa”</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_06-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_06-2025.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pelos Vereadores que subscrevem, aprovou em sessão plenária MOÇÃO DE APELO para a implementação de um Hospital Universitário na Universidade Federal da Fronteira Sul (UFFS), nos termos da justificativa.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/mocao_de_apelo_-_assunto_fechamento_dos_correios.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/mocao_de_apelo_-_assunto_fechamento_dos_correios.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pelos Vereadores signatários, aprovou em sessão plenária a presente MOÇÃO DE APELO contra a possibilidade do fechamento da Agência dos Correios no município de Quilombo-SC, nos termos da justificativa a seguir."</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/mocao_08-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/mocao_08-2025.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Quilombo, Estado de Santa Catarina, acolhendo proposição subscrita pelos Vereadores signatários, aprovou em sessão plenária a presente MOÇÃO DE APELO ao Governo do Estado de Santa Catarina, para que adote providências a fim de sanar as falhas apontadas pelo Judiciário no Programa Terra Legal, e continue viabilizando, de forma ágil, com recursos, logística e acompanhamento técnico da Secretaria de Estado da Agricultura, a realização gratuita do georreferenciamento dos imóveis rurais, com a devida certificação no sistema SIGEF/INCRA, para todos os pequenos agricultores que ainda não foram beneficiados, promovendo isonomia, igualdade de condições, justiça social e estímulo à permanência das famílias no campo."</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/mocao_09-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/mocao_09-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO N. 09/2025 - VEREADORES ALDECIR GARBIN E RENI PANSERA</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1164/mocao_10-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1164/mocao_10-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO N. 10/2025</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_11-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_11-2025.pdf</t>
   </si>
   <si>
     <t>Apelar ao Poder Executivo Municipal, na figura do Prefeito Municipal, Exmo. Sr. JAKSOM NATAL CASTELLI, bem como ao Secretário Municipal de Saúde, Sr. GUILHERME MOCELIN, para que adotem as providências necessárias visando à integração do Município de Quilombo – Estado de Santa Catarina, ao novo programa federal de auxílio financeiro destinado a pacientes com câncer em tratamento de radioterapia pelo Sistema Único de Saúde (SUS), garantindo ampla divulgação, apoio técnico aos munícipes que fazem jus ao benefício e a adoção de medidas complementares de acompanhamento psicossocial.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/mocao_12-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/mocao_12-2025.pdf</t>
   </si>
   <si>
     <t>Apelo ao Poder Executivo Municipal, na figura do Prefeito Municipal, Exmo. Sr. JAKSOM NATAL CASTELLI, para que preserve a permanência do ensino fundamental do 6º (sexto) ao 9º (nono) ano na Escola Municipal Santo Agostinho, localizada na Linha Sachet, nos termos da fundamentação supracitada.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>ANDERSON WELTER</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1181/mocao_13-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1181/mocao_13-2025.pdf</t>
   </si>
   <si>
     <t>Manifestar publicamente seu reconhecimento e orgulho ao cidadão Quilombense GILMAR DAL POZZO, técnico da Associação Chapecoense de Futebol, pela conquista do acesso ao Brasileirão Série A, elite do futebol brasileiro, bem como pelo exímio trabalho realizado nos últimos anos.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>LEONEL SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_14-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_14-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição do Vereador LEONEL DE SOUZA, aprovada em sessão plenária, manisfesta publicamente seu reconhecimento e orgulho ao PASTOR JACKSON DOEGE, pela dedicação e compromisso em sua trajetória no município de Quilombo/SC, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/mocao_15-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/mocao_15-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição dos Vereadores ALDECIR GARBIN e RENI PANSERA, aprovada em sessão plenária, manifesta publicamente seu APELO ao Secretário de Estado da Infraestrutura e Mobilidade, para que sejam adotadas providências visando à implantação de um trevo de acesso na Rodovia Estadual SC-157, na entrada das Linhas Vale do Ouro, São Ricardo e Santa Isabel, no município de Quilombo/SC (26°41'23.1"S 52°45'32.6"W), nos termos da justificativa.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_16-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_16-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição dos Vereadores ALDECIR GARBIN e RENI PANSERA, aprovada em sessão plenária, manifesta publicamente seu APELO ao Secretário de Estado da Infraestrutura e Mobilidade, para que seja efetuada a revitalização/manutenção da SC-482, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1081/veto_01.2025_-_mensagem_09.2025_-_projeto_de_lei_ordinaria_005.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1081/veto_01.2025_-_mensagem_09.2025_-_projeto_de_lei_ordinaria_005.2025.pdf</t>
   </si>
   <si>
     <t>Veto 001/2025 do Projeto de Lei Ordinária n. 005/2025, Mensagem n. 09/2025</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_01.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_01.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 4º E 6º PROJETO DE LEI ORDINÁRIA N. 07/2025, PROCESSO 09/2025, MENSAGEM 18/2025 - QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_02.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_02.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADIÇÃO DO PARÁGRAFO ÚNICO, AO ARTIGO 4º, DA MENSAGEM N. 11/2025, PROJETO DE LEI ORDINÁRIA N. 13/2025 - INSTITUI A POLÍTICA MUNICIPAL PARA A POPULAÇÃO EM EXTREМА VULNERABILIDADE E EM EXTREMA DIFICULDADE NA INSERÇÃO DO MERCADO DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>CAMA - COMISSÃO DE AGRICULTURA E MEIO AMBIENTE, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS, CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1031/emenda_03.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1031/emenda_03.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 03/2025. Projeto de Lei Complementar n. 06/2025. Mensagem n. 07/2025.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/emenda_04.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/emenda_04.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 04/2025. Projeto de Lei Complementar n. 11/2025. Mensagem n. 27/2025.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda_05.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda_05.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA 05/2025 - PLC N. 13/2025 - MENSAGEM 29/2025</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/emenda_06.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/emenda_06.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 06/2025 - PLC N. 13/2025 - MENSAGEM N. 29/2025</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1040/emenda_07.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1040/emenda_07.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 07/2025 - PLC N. 13/2025 - MENSAGEM 29/2025</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>ADRIANO BOARETTO, ANDERSON WELTER, EDIANE DAIANE RAMOS, FÁBIO OZECOSKI, KAUANA VAILON, LEONEL SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/emenda_08.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/emenda_08.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 08/2025. Projeto de Lei Complementar n. 10/2025. Mensagem n. 26/2025. DISPÕE SOBRE REGRAS DE SEGURANÇA EM RELAÇÃO A ALGUMAS RAÇAS DE CÃES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/emenda_09.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/emenda_09.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 09/2025. Projeto de Lei Complementar n. 18/2025. Mensagem n. 43/2025. ACRESCENTA OS SERVIÇOS RELACIONADOS ÀS EMPRESAS DE ENERGIA SOLAR NO ANEXO DA LEI COMPLEMENTAR N. 125/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>ADRIANO BOARETTO, ANDERSON WELTER, EDIANE DAIANE RAMOS, FÁBIO OZECOSKI, LEONEL SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1059/emenda_10.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1059/emenda_10.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 10/2025. Projeto de Lei Complementar n. 19/2025. Mensagem n. 40/2025. DISPÕE SOBRE O PRÊMIO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>ADRIANO BOARETTO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda_11.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda_11.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 11/2025. Projeto de Lei Ordinária n. 05/2025. Mensagem n. 09/2025. DISPÕE SOBRE A RENOMEAÇÃO DAS RUAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_12.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_12.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 12/2025. Projeto de Lei Ordinária n. 29/2025. Mensagem n. 42/2025.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, ANDERSON WELTER, KAUANA VAILON, RENI PANSERA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_13.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_13.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA N. 13/2025. Projeto de Lei Ordinária n. 29/2025. Mensagem n. 42/2025.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS, CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1150/emenda_14.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1150/emenda_14.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N. 14/2025. Projeto de Lei Ordinária n. 71/2025. Mensagem n. 104/2025. DISPÕE SOBRE A DENOMINAÇÃO E RENOMEAÇÃO DE LOGRADOUROS, PRAÇAS E PRÉDIOS PÚBLICOS DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_n._15-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_n._15-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N. 15/2025. Projeto de Emenda Revisional à Lei Orgânica n. 01/2025. EMENDA REVISIONAL À LEI ORGÂNICA DO MUNICÍPIO DE QUILOMBO - ESTADO DE SANTA CATARINA N. 01/2025.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_16.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_16.2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N. 16/2025. EMENDA REVISIONAL À LEI ORGÂNICA DO MUNICÍPIO DE QUILOMBO - ESTADO DE SANTA CATARINA N. 01/2025.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>REPRESENTAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/993/partido_progressista.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/993/partido_progressista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE LÍDER DE BANCADA - PARTIDO PROGRESSISTA (PP)</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/973/mensagem_001_-_2025_-_abertura_de_sessao_-_com_anexos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/973/mensagem_001_-_2025_-_abertura_de_sessao_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>*MENSAGEM Nº 001/2025*_x000D_
 ABERTURA DA SESSÃO LEGISLATIVA 2025</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/992/coleta_de_lixo_reciclavel.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/992/coleta_de_lixo_reciclavel.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO RECICLÁVEL - INTERIOR. SECRETARIA DE AGRICULTURA</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/of_n._96.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/of_n._96.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 96/2025 - PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/of_n._105-25.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/of_n._105-25.pdf</t>
   </si>
   <si>
     <t>OFICIO N. 105/2025 - PODER EXECUTIVO (ALTERA A MENSAGEM 037/2025)</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/of_n._106-25.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/of_n._106-25.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 106/2025 - PODER EXECUTIVO - ALTERA A MENSAGEM N. 27/2025</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/oficio_no115-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/oficio_no115-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 115/2025 - RETIRADA MENSAGEM N. 042/2025</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_no116-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_no116-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 116/2025 - RETIRADA MENSAGEM N. 040/2025</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/grupo_de_vizinhos.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/grupo_de_vizinhos.pdf</t>
   </si>
   <si>
     <t>OFÍCIO - GRUPO DE VIZINHOS SANT'ANA</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1074/oficio_193-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1074/oficio_193-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 193/2025 PREFEITO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_194-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_194-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 194/2025 PREFEITO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/oficio_196-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/oficio_196-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 196/2025 PREFEITO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/oficio_197-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/oficio_197-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 197/2025 PREFEITO DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/293_-_2025_e_mensagem_77-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/293_-_2025_e_mensagem_77-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO PROGRAMA DE INCENTIVO ECONÔMICO E LOGÍSTICO AOS AGRICUTORES E PECUARISTAS, PROMOVENDO O DESENVOLVIMENTO DAS PROPRIEDADES RURAIS E GARANTINDO QUE OS PRODUTORES CUMPRAM AS OBRIGAÇÕES FISCAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/of._314.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/of._314.pdf</t>
   </si>
   <si>
     <t>Substituição do Projeto de Lei apresentado na Mensagem nº 083/2025, de 04 de agosto de 2025, enviada à esta Casa de Leis em 05 de agosto de 2025, devido a alguns ajustes necessários do referido Projeto.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1146/375_-_2025_-_alteracao_mensagem_103.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1146/375_-_2025_-_alteracao_mensagem_103.2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 375/2025 - PODER EXECUTIVO DE QUILOMBO/SC - SUBSTITUIÇÃO MENSAGEM N. 103/2025</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1147/378_-_2025_-_alteracao_mensagem_104.2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1147/378_-_2025_-_alteracao_mensagem_104.2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N. 378/2025 - PODER EXECUTIVO DE QUILOMBO/SC - SUBSTITUIÇÃO MENSAGEM 104/2025.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/437_-_2025_-_resposta_ao_requerimento_03-2025_-_kauana_vailon.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/437_-_2025_-_resposta_ao_requerimento_03-2025_-_kauana_vailon.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N° 437/2025 - Resposta ao Requerimento Legislativo nº 03/2025.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1170/463_-_2025_-_resposta_a_indicacao_vereador_fabio_-_ok.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1170/463_-_2025_-_resposta_a_indicacao_vereador_fabio_-_ok.pdf</t>
   </si>
   <si>
     <t>Resposta à Indicação nº 10/2025.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>OFL</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1043/oficio_comisao_ljrf-_projeto_10_2025_-_protacao_e_seguranca_animal.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1043/oficio_comisao_ljrf-_projeto_10_2025_-_protacao_e_seguranca_animal.pdf</t>
   </si>
   <si>
     <t>Considerações sobre o Projeto de Lei Complementar nº 10/2025- mensagem 26/2025</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>RED</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/plc_10.2025_-_mensagem_26-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/plc_10.2025_-_mensagem_26-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI COMPLEMENTAR N. 10/2025 — MENSAGEM N. 26/2025_x000D_
 DISPÕE SOBRE REGRAS DE SEGURANÇA EM RELAÇÃO A ALGUMAS RAÇAS DE CÃES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_18.2025_-_mensagem_43-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_18.2025_-_mensagem_43-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI COMPLEMENTAR N. 18/2025 — MENSAGEM N. 43/2025_x000D_
 ACRESCENTA OS SERVIÇOS RELACIONADOS ÀS EMPRESAS DE ENERGIA SOLAR NO ANEXO DA LEI COMPLEMENTAR N. 125/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1072/plo_05.2025_-_mensagem_09-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1072/plo_05.2025_-_mensagem_09-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI ORDINÁRIA N. 05/2025 — MENSAGEM N. 09/2025_x000D_
 DISPÕE SOBRE A RENOMEAÇÃO DAS RUAS MUNICIPAIS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/plo_29.2025_-_mensagem_42-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/plo_29.2025_-_mensagem_42-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI ORDINÁRIA N. 29/2025 — MENSAGEM N. 42/2025_x000D_
 DISPÕE SOBRE O NOVO PROGRAMA DE INCENTIVO ECONÔMICO E LOGÍSTICO AOS AGRICUTORES E PECUARISTAS, PROMOVENDO O DESENVOLVIMENTO DAS PROPRIEDADES RURAIS E GARANTINDO QUE OS PRODUTORES CUMPRAM AS OBRIGAÇÕES FISCAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/plo_71.2025_-_mensagem_104-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/plo_71.2025_-_mensagem_104-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO: LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 PROJETO DE LEI ORDINÁRIA N. 71/2025 — MENSAGEM N. 104/2025_x000D_
 DISPÕE SOBRE A DENOMINAÇÃO E RENOMEAÇÃO DE VIAS, PRAÇAS, PRÉDIOS PÚBLICOS E OUTROS BENS DE USO COMUM DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/redacao_final_-_lom.docx.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/redacao_final_-_lom.docx.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 REDAÇÃO FINAL_x000D_
 EMENDA REVISIONAL À LEI ORGÂNICA DO MUNICÍPIO DE QUILOMBO - ESTADO DE SANTA CATARINA N. 01/2025.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>JULG</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_tce_contas_2023.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_tce_contas_2023.pdf</t>
   </si>
   <si>
     <t>OFÍCIO TCE/SC/SEG 738/2025 - JULGAMENTO DAS CONTAS DO PREFEITO REFERENTES AO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>RGS</t>
   </si>
   <si>
     <t>RELATÓRIOS GASTOS/SALDOS</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/fevereiro_2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/fevereiro_2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO - FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/marco_2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/marco_2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL - MARÇO DE 2025</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1078/abril-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1078/abril-2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL (ABRIL DE 2025) - CÂMARA DE VEREADORES DE QUILOMBO/SC</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/maio-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/maio-2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL MAIO DE 2025</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/julho-2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/julho-2025.pdf</t>
   </si>
   <si>
     <t>Relatório contábil - julho de 2025</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1139/agosto_-_2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1139/agosto_-_2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL - AGOSTO DE 2025</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/setembro-_2025.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/setembro-_2025.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO CONTÁBIL - SETEMBRO 2025</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>ERLOM</t>
   </si>
   <si>
     <t>EMENDA REVISIONAL À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>ADRIANO BOARETTO, EDIANE DAIANE RAMOS, LEONEL SOUZA, NEREU CANDIDO MARTINHAGO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_lom_-_versao_final.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_lom_-_versao_final.pdf</t>
   </si>
   <si>
     <t>EMENDA REVISIONAL À LEI ORGÂNICA DO MUNICÍPIO DE QUILOMBO - ESTADO DE SANTA CATARINA N. 01/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2979,67 +2979,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/974/mensagem_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/975/mensagem_n._013.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/976/mensagem_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/985/mensagem_no09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/986/mensagem_no10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/987/mensagem_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/990/mensagem_019_-_2025_-_superavit_saude_incentivo_aos_hospitais_-_recurso_dezembro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/991/mensagem_020_-_2025_-_autoriza_a_criacao_de_cnpj_para_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/995/mensagem_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/996/mensagem_n._021.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/997/mensagem_024-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/998/mensagem_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1000/mensagem_n._025.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1001/mensagem_n._022.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/mensagem_n._031.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/mensagem_n._030.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/mensagem_n._035.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/mensagem_032_-_2025_-_superavit_social_feas_e_fnas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/mensagem_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/mensagem_n._033.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/mensagem_n._034__mapas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/mensagem_n._038.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/mensagem_n._039.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/mensagem_n._041.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/mensagem_n._042.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/mensagem_044_-_2025_-_remanejamento_sec_ind._com._tur._especial_elemento_3360.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1044/mensagem_n._046.2025_-_alteracao_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/oficio_no169-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1046/mensagem_n._045.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/mensagem_n._049.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1049/mensagem_n._050.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1050/mensagem_n._047.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1051/mensagem_n._051.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._35-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/mensagem_n._048.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1061/mensagem_n._052.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1067/mensagem_054_-_autorizacao_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._39-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_lei_n._40-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/mensagem_n._060.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1086/mensagem_n._061.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/mensagem_n._058.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1089/mensagem_n._053.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/mensagem_n._065.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/mensagem_055_-_2025_-_termo_associativo_-_igr_vale_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1093/mensagem_064.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/mensagem_n._068.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/mensagem_066_-_2025_-_sensor_glicose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1099/mensagem_067_-_2025_-_monitor_esportivo_20h_-_ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1100/mensagem_069_-_2025_-_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/mensagem_070_-_2025_-_repasse_ao_grupo_de_voluntarios_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1102/mensagem_071_-_2025_-_revoga_lei_de_doacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/mensagem_072_-_2025_-_remanejamento_proprio_-_finisa_e_brde.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1105/mensagem_075_-_2025_-_autoriza_acordo_com_hospital.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1108/293_-_2025_e_mensagem_77-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_n._078.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_n._080.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1112/mensagem_084_-_2025_-__plano_plurianual_2026_a_2029_ppa_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/mensagem_n._081.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_65-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/mensagem_n._085.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/mensagem_n._086.2025_-__lei_de_diretrizes_orcamentarias_ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/mensagem_088_-_2025-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/mensagem_087_-_2025_-_remanejamento_folha_secretarias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/mensagem_089_-_2025_-_remanejamento_custeio_para_farmacia_-_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/mensagem_092_-_2025_-_altera_a_lei_do_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1134/mensagem_097_-_2025_-_loa_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/mensagem_101_-_2025_-_ajuda_de_custo_-_conselhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/mensagem_102_-_2025_-_rubeola.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/1mensagem_104_-_2025_-_projeto_de_lei_ruas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/mensagem_100_-_2025_-_remanejamento_proprio_-_finisa_coleta_de_lixo_e_projetos_engenharia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_105_-_2025_-_programa_quilombo_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/mensagem_106_-_2025_-_remanejamento_federal_-_social.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/mensagem_107_-_2025_-_cisamosc_-_ratificacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/mensagem_109_-_2025_-_imovel_inservivel_-_escola_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1158/mensagem_111_-_2025_-_excesso_programa_casa_catarina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1161/mensagem_114_-_2025_-_desafetacao_para_moradia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1162/mensagem_110_-_2025_-_imovel_inservivel_-_escola_sachet_-_ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1166/mensagem_115_-_2025_-_soltura_de_fogos_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1168/mensagem_116_-_2025_-_ratificacao_da_1a_e_2a_alteracao_contratual_do_cimam_-_amnoroeste.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1169/mensagem_117_-_2025_-_remanejamento_cosip_iluminacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/mensagem_118_-_2025_-_doacao_e_isencao_itbi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1172/mensagem_120_-_2025_-_financiamento_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1173/mensagem_121_-_2025_-_remanejamento_saude_-_fim_de_exercicio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1175/mensagem_123_-_2025_-_nome_de_ruas_-_flach_e_dalla_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1176/mensagem_122_-_2025_-_remanejamento_educacao_-_fim_de_exercicio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1177/mensagem_124_-_2025_-_desafetacao_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1180/mensagem_125_-_2025_-_repasse_atleta_ricardo_cavalli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/mensagem_126_-_2025_-_altera_metas_do_ppa_-relatorio_de_metas_fisicas_das_despesas_por_programas_e_acoes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/202512041110031764857403797421.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_128_-_2025_-_altera_lei_3014_-_terraplanagem_residencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_129_-_2025_-_permissao_de_uso_-_sociedade_comunitaria_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/978/mensagem_no02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/979/mensagem_no03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/980/mensagem_no04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/981/mensagem_no05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/982/mensagem_no06.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/983/mensagem_no07.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/984/mensagem_no08.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/977/mensagem_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/989/mensagem_017_-_2025_-_tesoureiro_e_tecnico_administrativo__impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/mensagem_026_-_2025_-_racas_de_caes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1007/mensagem_n._027.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1008/mensagem_n._028.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/mensagem_n._029.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/mensagem_037_-_2025_-_revisao_geral_anual_-_educacao_final_lc_030.2001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1015/mensagem_036_-_2025_-_revisao_geral_anual_-_altera_a_lc_031.2001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1016/revisao_geral_anual_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/mensagem_n._040.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1036/mensagem_n._043.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/mensagem_n._040.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1082/mensagem_n._057.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/mensagem_n._059.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/mensagem_n._062.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/mensagem_063.2025_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1104/mensagem_073_-_2025_-_criacao_cargo_-_coordenador_de_programas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1106/mensagem_n._079.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1107/mensagem_n._082.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1111/of._314.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/mensagem_n._076.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1125/mensagem_090_-_2025_-_plantao_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1126/mensagem_091_-_2025_-_alteracao_lc_32.2001_-_plantao_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/mensagem_093_-_2025_-_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/mensagem_094_-_2025_-_fc_e_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1131/mensagem_095_-_2025_-_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/mensagem_096_-_2025_-_agente_de_endemias_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1135/mensagem_098_-_2025_-_fc_e_gratificacoes_-_correcao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1136/mensagem_099_-_2025_-_premio_assiduidade_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/mensagem_103_-_2025-_alteracao_das_tabelas_-_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/mensagem_112_-_2025_-_adicional_de_titulacao_-_act.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1160/mensagem_113_-_2025_-_adicional_de_titulacao_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1165/mensagem_108_-_2025_-_altera_anexo_da_lei_complementar_125.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1174/mensagem_119_-_2025_-_fc_e_gratificacoes_-_lc_30_-_estimativas_e_analise_de_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_no_01-2025_-_contas_de_2023_-_silvano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_n._02-2025_-_veto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1002/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1066/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1182/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_03-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_-_equipamentos_para_uso_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/mocao_de_apelo_-_assunto_fechamento_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/mocao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/mocao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1164/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/mocao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1181/mocao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/mocao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1081/veto_01.2025_-_mensagem_09.2025_-_projeto_de_lei_ordinaria_005.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_01.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_02.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1031/emenda_03.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/emenda_04.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda_05.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/emenda_06.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1040/emenda_07.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/emenda_08.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1059/emenda_10.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_12.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_13.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1150/emenda_14.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_n._15-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_16.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/993/partido_progressista.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/973/mensagem_001_-_2025_-_abertura_de_sessao_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/992/coleta_de_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/of_n._96.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/of_n._105-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/of_n._106-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/oficio_no115-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_no116-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/grupo_de_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1074/oficio_193-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_194-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/oficio_196-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/oficio_197-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/293_-_2025_e_mensagem_77-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/of._314.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1146/375_-_2025_-_alteracao_mensagem_103.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1147/378_-_2025_-_alteracao_mensagem_104.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/437_-_2025_-_resposta_ao_requerimento_03-2025_-_kauana_vailon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1170/463_-_2025_-_resposta_a_indicacao_vereador_fabio_-_ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1043/oficio_comisao_ljrf-_projeto_10_2025_-_protacao_e_seguranca_animal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/plc_10.2025_-_mensagem_26-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_18.2025_-_mensagem_43-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1072/plo_05.2025_-_mensagem_09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/plo_29.2025_-_mensagem_42-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/plo_71.2025_-_mensagem_104-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/redacao_final_-_lom.docx.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_tce_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/marco_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1078/abril-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/maio-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/julho-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1139/agosto_-_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/setembro-_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_lom_-_versao_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/974/mensagem_n._012.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/975/mensagem_n._013.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/976/mensagem_n._014.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/985/mensagem_no09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/986/mensagem_no10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/987/mensagem_n._018.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/990/mensagem_019_-_2025_-_superavit_saude_incentivo_aos_hospitais_-_recurso_dezembro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/991/mensagem_020_-_2025_-_autoriza_a_criacao_de_cnpj_para_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/995/mensagem_n._023.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/996/mensagem_n._021.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/997/mensagem_024-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/998/mensagem_n._011.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1000/mensagem_n._025.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1001/mensagem_n._022.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/mensagem_n._031.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/mensagem_n._030.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/mensagem_n._035.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/mensagem_032_-_2025_-_superavit_social_feas_e_fnas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/mensagem_n._015.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/mensagem_n._033.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/mensagem_n._034__mapas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/mensagem_n._038.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/mensagem_n._039.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/mensagem_n._041.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/mensagem_n._042.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/mensagem_044_-_2025_-_remanejamento_sec_ind._com._tur._especial_elemento_3360.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1044/mensagem_n._046.2025_-_alteracao_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/oficio_no169-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1046/mensagem_n._045.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/mensagem_n._049.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1049/mensagem_n._050.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1050/mensagem_n._047.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1051/mensagem_n._051.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_n._35-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/mensagem_n._048.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1061/mensagem_n._052.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1067/mensagem_054_-_autorizacao_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/projeto_de_lei_n._39-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1069/projeto_de_lei_n._40-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/mensagem_n._060.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1086/mensagem_n._061.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/mensagem_n._058.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1089/mensagem_n._053.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/mensagem_n._065.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/mensagem_055_-_2025_-_termo_associativo_-_igr_vale_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1093/mensagem_064.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/mensagem_n._068.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/mensagem_066_-_2025_-_sensor_glicose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1099/mensagem_067_-_2025_-_monitor_esportivo_20h_-_ok.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1100/mensagem_069_-_2025_-_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/mensagem_070_-_2025_-_repasse_ao_grupo_de_voluntarios_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1102/mensagem_071_-_2025_-_revoga_lei_de_doacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/mensagem_072_-_2025_-_remanejamento_proprio_-_finisa_e_brde.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1105/mensagem_075_-_2025_-_autoriza_acordo_com_hospital.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1108/293_-_2025_e_mensagem_77-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1109/mensagem_n._078.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mensagem_n._080.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1112/mensagem_084_-_2025_-__plano_plurianual_2026_a_2029_ppa_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/mensagem_n._081.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_65-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/mensagem_n._085.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/mensagem_n._086.2025_-__lei_de_diretrizes_orcamentarias_ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/mensagem_088_-_2025-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/mensagem_087_-_2025_-_remanejamento_folha_secretarias.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/mensagem_089_-_2025_-_remanejamento_custeio_para_farmacia_-_saude.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/mensagem_092_-_2025_-_altera_a_lei_do_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1134/mensagem_097_-_2025_-_loa_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/mensagem_101_-_2025_-_ajuda_de_custo_-_conselhos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/mensagem_102_-_2025_-_rubeola.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/1mensagem_104_-_2025_-_projeto_de_lei_ruas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/mensagem_100_-_2025_-_remanejamento_proprio_-_finisa_coleta_de_lixo_e_projetos_engenharia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/mensagem_105_-_2025_-_programa_quilombo_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_lei_74-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/mensagem_106_-_2025_-_remanejamento_federal_-_social.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/mensagem_107_-_2025_-_cisamosc_-_ratificacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/mensagem_109_-_2025_-_imovel_inservivel_-_escola_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1158/mensagem_111_-_2025_-_excesso_programa_casa_catarina.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1161/mensagem_114_-_2025_-_desafetacao_para_moradia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1162/mensagem_110_-_2025_-_imovel_inservivel_-_escola_sachet_-_ok.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1166/mensagem_115_-_2025_-_soltura_de_fogos_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1168/mensagem_116_-_2025_-_ratificacao_da_1a_e_2a_alteracao_contratual_do_cimam_-_amnoroeste.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1169/mensagem_117_-_2025_-_remanejamento_cosip_iluminacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/mensagem_118_-_2025_-_doacao_e_isencao_itbi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1172/mensagem_120_-_2025_-_financiamento_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1173/mensagem_121_-_2025_-_remanejamento_saude_-_fim_de_exercicio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1175/mensagem_123_-_2025_-_nome_de_ruas_-_flach_e_dalla_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1176/mensagem_122_-_2025_-_remanejamento_educacao_-_fim_de_exercicio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1177/mensagem_124_-_2025_-_desafetacao_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1180/mensagem_125_-_2025_-_repasse_atleta_ricardo_cavalli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/mensagem_126_-_2025_-_altera_metas_do_ppa_-relatorio_de_metas_fisicas_das_despesas_por_programas_e_acoes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/202512041110031764857403797421.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/mensagem_128_-_2025_-_altera_lei_3014_-_terraplanagem_residencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/mensagem_129_-_2025_-_permissao_de_uso_-_sociedade_comunitaria_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/978/mensagem_no02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/979/mensagem_no03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/980/mensagem_no04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/981/mensagem_no05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/982/mensagem_no06.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/983/mensagem_no07.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/984/mensagem_no08.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/977/mensagem_n._016.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/989/mensagem_017_-_2025_-_tesoureiro_e_tecnico_administrativo__impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/mensagem_026_-_2025_-_racas_de_caes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1007/mensagem_n._027.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1008/mensagem_n._028.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/mensagem_n._029.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/mensagem_037_-_2025_-_revisao_geral_anual_-_educacao_final_lc_030.2001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1015/mensagem_036_-_2025_-_revisao_geral_anual_-_altera_a_lc_031.2001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1016/revisao_geral_anual_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/mensagem_n._040.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1036/mensagem_n._043.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/mensagem_n._040.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1082/mensagem_n._057.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/mensagem_n._059.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/mensagem_n._062.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/mensagem_063.2025_e_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1104/mensagem_073_-_2025_-_criacao_cargo_-_coordenador_de_programas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1106/mensagem_n._079.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1107/mensagem_n._082.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1111/of._314.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/mensagem_n._076.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1125/mensagem_090_-_2025_-_plantao_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1126/mensagem_091_-_2025_-_alteracao_lc_32.2001_-_plantao_e_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/mensagem_093_-_2025_-_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/mensagem_094_-_2025_-_fc_e_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1131/mensagem_095_-_2025_-_procurador_geral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/mensagem_096_-_2025_-_agente_de_endemias_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1135/mensagem_098_-_2025_-_fc_e_gratificacoes_-_correcao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1136/mensagem_099_-_2025_-_premio_assiduidade_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/mensagem_103_-_2025-_alteracao_das_tabelas_-_taxa_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/mensagem_112_-_2025_-_adicional_de_titulacao_-_act.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1160/mensagem_113_-_2025_-_adicional_de_titulacao_-_efetivos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1165/mensagem_108_-_2025_-_altera_anexo_da_lei_complementar_125.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1174/mensagem_119_-_2025_-_fc_e_gratificacoes_-_lc_30_-_estimativas_e_analise_de_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1064/decreto_legislativo_no_01-2025_-_contas_de_2023_-_silvano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_n._02-2025_-_veto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/994/projeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1002/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1066/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1182/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_03-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_-_equipamentos_para_uso_dos_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/mocao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/mocao_de_apelo_-_assunto_fechamento_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/mocao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/mocao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1164/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/mocao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1181/mocao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/mocao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/mocao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1081/veto_01.2025_-_mensagem_09.2025_-_projeto_de_lei_ordinaria_005.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_01.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_02.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1031/emenda_03.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/emenda_04.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda_05.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/emenda_06.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1040/emenda_07.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/emenda_08.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1059/emenda_10.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1073/emenda_12.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1079/emenda_13.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1150/emenda_14.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_n._15-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_16.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/993/partido_progressista.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/973/mensagem_001_-_2025_-_abertura_de_sessao_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/992/coleta_de_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/of_n._96.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/of_n._105-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/of_n._106-25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/oficio_no115-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/oficio_no116-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/grupo_de_vizinhos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1074/oficio_193-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1075/oficio_194-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/oficio_196-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/oficio_197-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/293_-_2025_e_mensagem_77-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/of._314.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1146/375_-_2025_-_alteracao_mensagem_103.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1147/378_-_2025_-_alteracao_mensagem_104.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/437_-_2025_-_resposta_ao_requerimento_03-2025_-_kauana_vailon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1170/463_-_2025_-_resposta_a_indicacao_vereador_fabio_-_ok.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1043/oficio_comisao_ljrf-_projeto_10_2025_-_protacao_e_seguranca_animal.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/plc_10.2025_-_mensagem_26-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1063/plc_18.2025_-_mensagem_43-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1072/plo_05.2025_-_mensagem_09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/plo_29.2025_-_mensagem_42-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/plo_71.2025_-_mensagem_104-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/redacao_final_-_lom.docx.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/999/parecer_tce_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/marco_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1078/abril-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/maio-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/julho-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1139/agosto_-_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/setembro-_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/projeto_lom_-_versao_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="146.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>