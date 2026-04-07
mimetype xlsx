--- v0 (2026-02-05)
+++ v1 (2026-04-07)
@@ -10,189 +10,569 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="165">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 002/2026_x000D_
 Projeto de Lei que cria e institui a EFACIQ 2026 – 5ª Edição, a ser realizada de 29 de abril a 03 de maio de 2026, autorizando parceria estratégica com a Associação Empresarial de Quilombo e Região, mediante cooperação.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 003/2026_x000D_
 O Projeto de Lei solicita ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026, nas seguintes ações:_x000D_
 1.057 - PAVIMENTAÇÃO, PASSEIOS E DEMAIS OBRAS DE INFRAEST. EM TRANSPORTES;_x000D_
 2.056 - INCENTIVOS DO PROGRAMA SUCESSÃO FORTE/AGRICULTURA.</t>
   </si>
   <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1203/mensagem_004_-_2026_-_remanejamento_social.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 004/2026 - _x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1204/mensagem_005_-_2026_-_excesso_programa_casa_catarina.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 005/2026 - _x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO/SC PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1205/mensagem_006_-_2026_-_autorizacao_repasse_grupo_de_idosos.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 006/2026 - _x000D_
+DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR PARCERIA ENTRE O MUNICÍPIO DE QUILOMBO E OS GRUPOS DE IDOSOS QUE CUMPREM OS REQUISITOS LEGAIS PARA TAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1206/mensagem_007_-_2026_-_excesso_convenios_2.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 007/2026 - _x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1207/mensagem_008_-_2026_-_excesso_saude_-programa_de_valorizacao_dos_hospitais.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 008/2026_x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO FUNDO MUNICIPAL DE QUILOMBO PARA O ANO DE 2026, AUTORIZA O REPASSE PARA O HOSPITAL BENEFICÊNCIA CAMILIANA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1209/mensagem_009_-_2026_-_superavit_fundeb.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 009/2025_x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1211/mensagem_011_-_2026_-_exercicio_anterior_-_innovasul.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 011/2026 - _x000D_
+RECONHECE E AUTORIZA O EMPENHAMENTO E PAGAMENTO DE DESPESA DE EXERCÍCIO ANTERIOR – DEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1212/mensagem_012_-_2026_-_caixas_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 012/2026 - _x000D_
+AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR CAIXAS D’ÁGUA, COM INSTALAÇÃO, A FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO DE QUILOMBO OU AQUELAS QUE POSSUEM RESERVATÓRIOS INFERIORES À UM MIL LITROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1213/mensagem_013_-_2026_-_permissao_de_uso_-_sociedade_rec._e_espor._ipiranga.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 013/2026_x000D_
+DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1214/mensagem_014_-_2026_-_permissao_de_uso_-_esporte_clube_canarinho_beneficente.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 014/2026 -_x000D_
+DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE QUILOMBO CELEBRAR A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_015_-_2026_-_fossas_septicas.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 015/2026_x000D_
+DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO PÚBLICO DE COLETA E TRANSPORTE DE RESÍDUOS DE FOSSAS SÉPTICAS NO MUNICÍPIO DE QUILOMBO, ESTABELECE SUA COMPATIBILIZAÇÃO COM O CONTRATO DE CONCESSÃO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, AUTORIZA A IMPLANTAÇÃO GRADATIVA DE SISTEMA INDIVIDUAL DE TRATAMENTO DE ESGOTO PARA FAMÍLIAS DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1216/mensagem_016_-_2026_-_autorizacao_repasse_apae.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 016/2026_x000D_
+AUTORIZA O MUNICÍPIO DE QUILOMBO A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE DE QUILOMBO PARA APOIO ÀS ATIVIDADES DE ATENDIMENTO EDUCACIONAL E ASSISTENCIAL ÀS PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1217/mensagem_017_-_2026_-_convenio_-_azuriz.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 017/2026_x000D_
+DISPÕE SOBRE A AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A AZURIZ FUTEBOL DE ALTA PERFORMANCE S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1220/mensagem_018_-_2026_-_programa_controle_drogas_e_alcool.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 018/2026_x000D_
+DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE CONTROLE DO USO DE DROGAS E DE BEBIDAS ALCOÓLICAS E SOBRE A REALIZAÇÃO DE EXAME TOXICOLÓGICO AOS SERVIDORES E AOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE QUILOMBO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1221/mensagem_021_-_2026_-_excesso_convenios_3_e_superavit.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 021/2026_x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_2xx-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E DOS SERVIDORES COMISSIONADOS DO PODER LEGISLATIVO E DO SUBSÍDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1210/mensagem_010_-_2026_-_revogacao_art_46_lc_16_1996.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 010/2026_x000D_
+DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 46 DA LEI COMPLEMENTAR Nº16/1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1222/mensagem_020_-_2026_-_profissionais_do_magisterio_-_altera_lc_030.2001__estimativas_e_analise_de_impacto_financeiro.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 020/2026_x000D_
+DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 030/2021, ATUALIZA DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, COM BASE NO PISO NACIONAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1223/mensagem_019_-_2026_-_revisao_geral_anual_-_altera_lc_031.2001.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 019/2026_x000D_
+DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS E DA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_xx-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR N. 202/2023 DE 26 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_decreto_legislativo_no_01-2026_-_contas_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DO PRFEITO DE QUILOMBO/SC REFERENTES AO EXERCÍCIO FINANCEIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>KAUANA VAILON</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1219/req_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO LEGISLATIVO N. 01/2026._x000D_
+DISPÕE SOBRE SOLICITAÇÃO DE INFORMAÇÕES SOBRE A APLICAÇÃO DA LEI MUNICIPAL Nº 238/2025 NA DEFINIÇÃO DO NOVO FATOR DE CÁLCULO DA TAXA DE COLETA DE LIXO.</t>
+  </si>
+  <si>
     <t>1199</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>KAUANA VAILON</t>
-[...2 lines deleted...]
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pela Vereadora KAUANA VAILON, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, que interceda junto à concessionária de energia elétrica e aos órgãos competentes para a melhoria e modernização da rede de energia elétrica na Linha Fátima, Zona Rural do Município de Quilombo na localidade específica das coordenadas: 26°44'16.1"S 52°42'28.8"W, em razão da antiguidade da infraestrutura e da demora no restabelecimento do fornecimento, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pela Vereadora KAUANA VAILON, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a realização de serviços de manutenção e revitalização em vias públicas com pavimentação em pedras irregulares (calçamento) do Município de Quilombo, nas proximidades da Elétrica e Mecânica De Césaro, localizada na Rua Jacobe Simon, Bairro Bela Vista, Quilombo/SC, nos termos das justificativa.</t>
   </si>
   <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>ANDERSON WELTER</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N. 03/2026 - A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelo Vereador ANDERSON WELTER, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a realização de um projeto de melhoria na estrada em que liga o Bairro Bela Vista ao Bairro Nossa Senhora Aparecida, devido a alta quantia de poeira gerada pelo alto fluxo de veículos na localidade.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>ALDECIR GARBIN, RENI PANSERA</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelos Vereadores ALDECIR GARGIN e RENI PANSERA, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, que seja realizado estudo técnico, com posterior encaminhamento de Projeto de Lei a esta Casa Legislativa, visando o aumento do percentual da gratificação de regência de classe aos profissionais do magistério público municipal, nos termos da justificativa.</t>
+  </si>
+  <si>
     <t>1202</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>ADRIANO BOARETTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf</t>
+    <t>ADRIANO BOARETTO, LEONEL SOUZA</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição do Vereador ADRIANO BOARETTO, aprovada em sessão plenária, manifesta publicamente seu APELO à ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA – ALESC, para que dê especial atenção, celeridade na tramitação e aprovação do Projeto de Lei que reconhece o Município de Quilombo/SC como Capital Catarinense das Cataratas, considerando a relevância do tema e os benefícios turísticos, econômicos, culturais e ambientais dele decorrentes.</t>
   </si>
   <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>EDIANE DAIANE RAMOS, KAUANA VAILON</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1226/mocao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição da Vereadora KAUANA VAILON, aprovada em sessão plenária, manifesta publicamente seu REPÚDIO à recente eleição, ocorrida na última semana, para a presidência da Comissão de Defesa dos Direitos das Mulheres da Câmara dos Deputados, pela deputada Erika Hilton, bem como às declarações públicas associadas à condução do tema, nos termos da justificativa.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>EMEN</t>
+  </si>
+  <si>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>RENI PANSERA</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1228/emenda_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA N. 01/2026. _x000D_
+Projeto de Lei Complementar n. 02/2026. Mensagem n. 20/2026. _x000D_
+DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 030/2021, ATUALIZA DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, COM BASE NO PISO NACIONAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFÍCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1208/052_-_2026_-_camara_de_vereadores_-_autorizacao.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA AUSENTAR-SE DO PAÍS - PREFEITO DE QUILOMBO/SC</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>RED</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL.</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1229/plc_02.2026_-_mensagem_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL_x000D_
+PROJETO DE LEI COMPLEMENTAR N. 02/2026 — MENSAGEM N. 20/2026_x000D_
+DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 030/2021, ATUALIZA DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, COM BASE NO PISO NACIONAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1201</t>
   </si>
   <si>
     <t>JULG</t>
   </si>
   <si>
     <t>JULGAMENTO DAS CONTAS</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS - TCE</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf</t>
   </si>
   <si>
     <t>CONTAS DO PREFEITO MUNICIPAL REFERENTES AO EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>ASL</t>
   </si>
   <si>
     <t>ABERTURA DA SESSÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf</t>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N. 01/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -499,67 +879,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1203/mensagem_004_-_2026_-_remanejamento_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1204/mensagem_005_-_2026_-_excesso_programa_casa_catarina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1205/mensagem_006_-_2026_-_autorizacao_repasse_grupo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1206/mensagem_007_-_2026_-_excesso_convenios_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1207/mensagem_008_-_2026_-_excesso_saude_-programa_de_valorizacao_dos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1209/mensagem_009_-_2026_-_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1211/mensagem_011_-_2026_-_exercicio_anterior_-_innovasul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1212/mensagem_012_-_2026_-_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1213/mensagem_013_-_2026_-_permissao_de_uso_-_sociedade_rec._e_espor._ipiranga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1214/mensagem_014_-_2026_-_permissao_de_uso_-_esporte_clube_canarinho_beneficente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_015_-_2026_-_fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1216/mensagem_016_-_2026_-_autorizacao_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1217/mensagem_017_-_2026_-_convenio_-_azuriz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1220/mensagem_018_-_2026_-_programa_controle_drogas_e_alcool.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1221/mensagem_021_-_2026_-_excesso_convenios_3_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_2xx-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1210/mensagem_010_-_2026_-_revogacao_art_46_lc_16_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1222/mensagem_020_-_2026_-_profissionais_do_magisterio_-_altera_lc_030.2001__estimativas_e_analise_de_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1223/mensagem_019_-_2026_-_revisao_geral_anual_-_altera_lc_031.2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_xx-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_decreto_legislativo_no_01-2026_-_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1219/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1226/mocao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1228/emenda_01.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1208/052_-_2026_-_camara_de_vereadores_-_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1229/plc_02.2026_-_mensagem_20-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -605,181 +985,937 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>10</v>
       </c>
-      <c r="D8" t="s">
-[...12 lines deleted...]
-        <v>45</v>
+      <c r="D20" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" t="s">
+        <v>87</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>86</v>
+      </c>
+      <c r="E23" t="s">
+        <v>87</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" t="s">
+        <v>120</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" t="s">
+        <v>124</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>128</v>
+      </c>
+      <c r="E30" t="s">
+        <v>129</v>
+      </c>
+      <c r="F30" t="s">
+        <v>130</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" t="s">
+        <v>129</v>
+      </c>
+      <c r="F31" t="s">
+        <v>134</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>138</v>
+      </c>
+      <c r="E32" t="s">
+        <v>139</v>
+      </c>
+      <c r="F32" t="s">
+        <v>140</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>144</v>
+      </c>
+      <c r="E33" t="s">
+        <v>145</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>149</v>
+      </c>
+      <c r="E34" t="s">
+        <v>150</v>
+      </c>
+      <c r="F34" t="s">
+        <v>151</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>155</v>
+      </c>
+      <c r="E35" t="s">
+        <v>156</v>
+      </c>
+      <c r="F35" t="s">
+        <v>157</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>161</v>
+      </c>
+      <c r="E36" t="s">
+        <v>162</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H36" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>