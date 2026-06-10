--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="205">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -286,178 +286,307 @@
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1221/mensagem_021_-_2026_-_excesso_convenios_3_e_superavit.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 021/2026_x000D_
 DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_2xx-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E DOS SERVIDORES COMISSIONADOS DO PODER LEGISLATIVO E DO SUBSÍDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1232/mensagem_024_-_2026_-__lei_feira_efaciq_-_valores.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 024/2026_x000D_
+DISPÕE SOBRE A ALTERAÇÃO DO ART. 3º DA LEI Nº 3.276/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1233/mensagem_023_-_2026_-_remanejamento_sosu_para_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 023/2026_x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1236/mensagem_025_-_2026_-_excesso_e_superavit_-_praca_esportiva_e_multiplo_uso.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 025/2026_x000D_
+DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO DE QUILOMBO PARA O ANO DE 2026.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1237/mensagem_026_-_2026_-_desafetacao_-_alteracao.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 026/2026_x000D_
+DISPÕE SOBRE A ALTERAÇÃO DO § 5º DO ART. 1º E O ANEXO ÚNICO DA LEI MUNICIPAL Nº. 3.261/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1242/mensagem_030_-_2026_-_altera_a_lei_2751_-_estacionamentos.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 030/2026_x000D_
+DISPÕE SOBRE ALTERAÇÃO DA LEI N° 2751/2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1210</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1210/mensagem_010_-_2026_-_revogacao_art_46_lc_16_1996.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 010/2026_x000D_
 DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 46 DA LEI COMPLEMENTAR Nº16/1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1222/mensagem_020_-_2026_-_profissionais_do_magisterio_-_altera_lc_030.2001__estimativas_e_analise_de_impacto_financeiro.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 020/2026_x000D_
 DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 030/2021, ATUALIZA DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, COM BASE NO PISO NACIONAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1223/mensagem_019_-_2026_-_revisao_geral_anual_-_altera_lc_031.2001.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 019/2026_x000D_
 DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES ATIVOS, DOS PROVENTOS DOS INATIVOS E PENSIONISTAS E DA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_xx-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR N. 202/2023 DE 26 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1231/mensagem_022_-_2026_-_trabalho_remoto.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 022/2026_x000D_
+ALTERA O ARTIGO 78 DA LEI COMPLEMENTAR Nº 32/2001, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS MUNICIPAIS DO MUNICÍPIO DE QUILOMBO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_de_lei_xx-2026.pdf</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1238/mensagem_027_-_2026_-_fiscal_de_tributos_e_fiscal_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 027/2026_x000D_
+DISPÕE SOBRE A ALTERAÇÃO DE NOMENCLATURA DE CARGO, REENQUADRAMENTO E CRIAÇÃO DE CARGO NO PLANO DE CARGOS E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE QUE TRATA A LEI COMPLEMENTAR N° 031/2001, DE 05 DE DEZEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1239/mensagem_028_-_2026_-_plano_diretor.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 028/2026_x000D_
+INSTITUI O PLANO DIRETOR DE DESENVOLVIMENTO SUSTENTÁVEL DE QUILOMBO, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1240/mensagem_029_-_2026_-_codigo_de_posturas.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 029/2026_x000D_
+DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE QUILOMBO, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1230</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_decreto_legislativo_no_01-2026_-_contas_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DO PRFEITO DE QUILOMBO/SC REFERENTES AO EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO</t>
   </si>
   <si>
     <t>KAUANA VAILON</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1219/req_01-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO LEGISLATIVO N. 01/2026._x000D_
 DISPÕE SOBRE SOLICITAÇÃO DE INFORMAÇÕES SOBRE A APLICAÇÃO DA LEI MUNICIPAL Nº 238/2025 NA DEFINIÇÃO DO NOVO FATOR DE CÁLCULO DA TAXA DE COLETA DE LIXO.</t>
   </si>
   <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1234/req_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE SOLICITAÇÃO DE INFORMAÇÕES À SECRETARIA DE CULTURA DO MUNICÍPIO DE QUILOMBO/SC.</t>
+  </si>
+  <si>
     <t>1199</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pela Vereadora KAUANA VAILON, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, que interceda junto à concessionária de energia elétrica e aos órgãos competentes para a melhoria e modernização da rede de energia elétrica na Linha Fátima, Zona Rural do Município de Quilombo na localidade específica das coordenadas: 26°44'16.1"S 52°42'28.8"W, em razão da antiguidade da infraestrutura e da demora no restabelecimento do fornecimento, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pela Vereadora KAUANA VAILON, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a realização de serviços de manutenção e revitalização em vias públicas com pavimentação em pedras irregulares (calçamento) do Município de Quilombo, nas proximidades da Elétrica e Mecânica De Césaro, localizada na Rua Jacobe Simon, Bairro Bela Vista, Quilombo/SC, nos termos das justificativa.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>ANDERSON WELTER</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_03-2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 03/2026 - A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelo Vereador ANDERSON WELTER, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, a realização de um projeto de melhoria na estrada em que liga o Bairro Bela Vista ao Bairro Nossa Senhora Aparecida, devido a alta quantia de poeira gerada pelo alto fluxo de veículos na localidade.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>ALDECIR GARBIN, RENI PANSERA</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_04-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelos Vereadores ALDECIR GARGIN e RENI PANSERA, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, que seja realizado estudo técnico, com posterior encaminhamento de Projeto de Lei a esta Casa Legislativa, visando o aumento do percentual da gratificação de regência de classe aos profissionais do magistério público municipal, nos termos da justificativa.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara de Vereadores de Quilombo/SC, atendendo proposição proposta pelos Vereadores RENI PANSERA e ALDECIR GARBIN, no uso de suas atribuições legais e regimentais, INDICA ao Senhor Prefeito Municipal de Quilombo/SC, Exmo. Sr. JAKSOM NATAL CASTELLI, que determine ao setor competente a realização dos serviços de terraplanagem, com corte e rebaixamento parcial do topo do morro, situado nas coordenadas geográficas 26°42'22.8"S 52°45'21.3"W mediante retirada de material terroso, na localidade da estrada municipal EMQ-212, que interliga a SC-157 às Linhas São José e São Luís, bem como o município de Quilombo ao Município de Jardinópolis, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>ADRIANO BOARETTO, LEONEL SOUZA</t>
   </si>
   <si>
     <t>http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Quilombo – Estado de Santa Catarina, atendendo proposição do Vereador ADRIANO BOARETTO, aprovada em sessão plenária, manifesta publicamente seu APELO à ASSEMBLEIA LEGISLATIVA DO ESTADO DE SANTA CATARINA – ALESC, para que dê especial atenção, celeridade na tramitação e aprovação do Projeto de Lei que reconhece o Município de Quilombo/SC como Capital Catarinense das Cataratas, considerando a relevância do tema e os benefícios turísticos, econômicos, culturais e ambientais dele decorrentes.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>EDIANE DAIANE RAMOS, KAUANA VAILON</t>
   </si>
@@ -879,56 +1008,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1203/mensagem_004_-_2026_-_remanejamento_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1204/mensagem_005_-_2026_-_excesso_programa_casa_catarina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1205/mensagem_006_-_2026_-_autorizacao_repasse_grupo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1206/mensagem_007_-_2026_-_excesso_convenios_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1207/mensagem_008_-_2026_-_excesso_saude_-programa_de_valorizacao_dos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1209/mensagem_009_-_2026_-_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1211/mensagem_011_-_2026_-_exercicio_anterior_-_innovasul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1212/mensagem_012_-_2026_-_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1213/mensagem_013_-_2026_-_permissao_de_uso_-_sociedade_rec._e_espor._ipiranga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1214/mensagem_014_-_2026_-_permissao_de_uso_-_esporte_clube_canarinho_beneficente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_015_-_2026_-_fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1216/mensagem_016_-_2026_-_autorizacao_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1217/mensagem_017_-_2026_-_convenio_-_azuriz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1220/mensagem_018_-_2026_-_programa_controle_drogas_e_alcool.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1221/mensagem_021_-_2026_-_excesso_convenios_3_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_2xx-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1210/mensagem_010_-_2026_-_revogacao_art_46_lc_16_1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1222/mensagem_020_-_2026_-_profissionais_do_magisterio_-_altera_lc_030.2001__estimativas_e_analise_de_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1223/mensagem_019_-_2026_-_revisao_geral_anual_-_altera_lc_031.2001.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_xx-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_decreto_legislativo_no_01-2026_-_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1219/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1226/mocao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1228/emenda_01.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1208/052_-_2026_-_camara_de_vereadores_-_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1229/plc_02.2026_-_mensagem_20-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1197/mensagem_002_-_2026_-__lei_feira_efaciq_-_aciq.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1198/mensagem_003_-_2026_-_remanejamento_camara_e_excesso_convenios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1203/mensagem_004_-_2026_-_remanejamento_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1204/mensagem_005_-_2026_-_excesso_programa_casa_catarina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1205/mensagem_006_-_2026_-_autorizacao_repasse_grupo_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1206/mensagem_007_-_2026_-_excesso_convenios_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1207/mensagem_008_-_2026_-_excesso_saude_-programa_de_valorizacao_dos_hospitais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1209/mensagem_009_-_2026_-_superavit_fundeb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1211/mensagem_011_-_2026_-_exercicio_anterior_-_innovasul.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1212/mensagem_012_-_2026_-_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1213/mensagem_013_-_2026_-_permissao_de_uso_-_sociedade_rec._e_espor._ipiranga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1214/mensagem_014_-_2026_-_permissao_de_uso_-_esporte_clube_canarinho_beneficente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1215/mensagem_015_-_2026_-_fossas_septicas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1216/mensagem_016_-_2026_-_autorizacao_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1217/mensagem_017_-_2026_-_convenio_-_azuriz.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1220/mensagem_018_-_2026_-_programa_controle_drogas_e_alcool.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1221/mensagem_021_-_2026_-_excesso_convenios_3_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_2xx-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1232/mensagem_024_-_2026_-__lei_feira_efaciq_-_valores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1233/mensagem_023_-_2026_-_remanejamento_sosu_para_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1236/mensagem_025_-_2026_-_excesso_e_superavit_-_praca_esportiva_e_multiplo_uso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1237/mensagem_026_-_2026_-_desafetacao_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1242/mensagem_030_-_2026_-_altera_a_lei_2751_-_estacionamentos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1210/mensagem_010_-_2026_-_revogacao_art_46_lc_16_1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1222/mensagem_020_-_2026_-_profissionais_do_magisterio_-_altera_lc_030.2001__estimativas_e_analise_de_impacto_financeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1223/mensagem_019_-_2026_-_revisao_geral_anual_-_altera_lc_031.2001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_xx-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1231/mensagem_022_-_2026_-_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_de_lei_xx-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1238/mensagem_027_-_2026_-_fiscal_de_tributos_e_fiscal_de_obras.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1239/mensagem_028_-_2026_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1240/mensagem_029_-_2026_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_decreto_legislativo_no_01-2026_-_contas_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1219/req_01-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1234/req_02-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1202/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1226/mocao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1228/emenda_01.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1208/052_-_2026_-_camara_de_vereadores_-_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1229/plc_02.2026_-_mensagem_20-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1201/contas_do_prefeito_2024_-_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quilombo.sc.leg.br/media/sapl/public/materialegislativa/2026/1196/mensagem_001_-_2026_-_abertura_de_sessao_1_-_pronto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="185.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1401,521 +1530,842 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="E25" t="s">
         <v>107</v>
       </c>
       <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="E30" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="F30" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="E32" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D33" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="E33" t="s">
-        <v>145</v>
+        <v>107</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="E34" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="F34" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="E35" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F35" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="H35" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" t="s">
+        <v>142</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E38" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" t="s">
+        <v>142</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" t="s">
+        <v>157</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
         <v>160</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" t="s">
+        <v>150</v>
+      </c>
+      <c r="F40" t="s">
+        <v>161</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" t="s">
+        <v>150</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>10</v>
       </c>
-      <c r="D36" t="s">
-[...12 lines deleted...]
-        <v>164</v>
+      <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" t="s">
+        <v>169</v>
+      </c>
+      <c r="F43" t="s">
+        <v>174</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>184</v>
+      </c>
+      <c r="E45" t="s">
+        <v>185</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>189</v>
+      </c>
+      <c r="E46" t="s">
+        <v>190</v>
+      </c>
+      <c r="F46" t="s">
+        <v>191</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>195</v>
+      </c>
+      <c r="E47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" t="s">
+        <v>197</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>201</v>
+      </c>
+      <c r="E48" t="s">
+        <v>202</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H48" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>